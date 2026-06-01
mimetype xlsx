--- v0 (2026-04-14)
+++ v1 (2026-06-01)
@@ -9070,153 +9070,153 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>596667</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>115</x:v>