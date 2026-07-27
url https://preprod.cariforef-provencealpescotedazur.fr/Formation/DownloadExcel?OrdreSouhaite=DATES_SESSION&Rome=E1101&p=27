--- v1 (2026-04-17)
+++ v2 (2026-07-27)
@@ -416,221 +416,221 @@
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant web et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développer son activité avec le Webmarketing et les réseaux sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Youcap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community manager (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-réputation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apprentissage des réseaux sociaux pour l’usage professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Développement Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conception designer UI - module 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kh Europe Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conception designer UI - module 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>llustrator - Niveau 1 - Initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel Illustrator</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator - Niveau 2 - Intermédiaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illustrator - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infographie et mise en page - module 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infographie et mise en page - module 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infographie et mise en page - module 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réseaux sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projet e-commerce (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC 3 Pilotage et mise en œuvre du projet webmarketing et de la communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale spécificité gestion de projet web et e-commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale spécificité marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Création et gestion de site web sous wordpress et stratégie de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...154 lines deleted...]
-  <x:si>
     <x:t>Illustrator Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
@@ -1274,60 +1274,60 @@
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>MONTAUROUX</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>Langages HTML/CSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MarieBert.Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBS</x:t>
+  </x:si>
+  <x:si>
     <x:t>VITROLLES</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MBS</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer ses réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>WordPress perfectionnement - Customisation de thèmes</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>WordPress rédacteur</x:t>
   </x:si>
@@ -3738,1433 +3738,1428 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>510676</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="C22" s="15" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="n">
+        <x:v>35354</x:v>
+      </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="14" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
+      <x:c r="R22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="R22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>566070</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>50</x:v>
-[...2 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>535263</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>34922</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L24" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M24" s="14" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N24" s="15" t="n">
+        <x:v>46330</x:v>
+      </x:c>
+      <x:c r="O24" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="L24" s="14" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>535263</x:v>
+        <x:v>535474</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>34922</x:v>
+        <x:v>34340</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>46330</x:v>
+        <x:v>34530</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>499785</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>34530</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>499785</x:v>
+        <x:v>541939</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M27" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>31090</x:v>
+      </x:c>
+      <x:c r="O27" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="K27" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>541939</x:v>
+        <x:v>542266</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>542266</x:v>
+        <x:v>542267</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>542267</x:v>
+        <x:v>542291</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>542291</x:v>
+        <x:v>542292</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>542292</x:v>
+        <x:v>542293</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>542293</x:v>
+        <x:v>542297</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>542297</x:v>
+        <x:v>542298</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>542298</x:v>
+        <x:v>542299</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>542299</x:v>
+        <x:v>542412</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="C36" s="15" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="n">
+        <x:v>36743</x:v>
+      </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>46359</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>542412</x:v>
+        <x:v>553364</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>36743</x:v>
+        <x:v>34922</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>553364</x:v>
+        <x:v>553365</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>34922</x:v>
+        <x:v>36460</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>46330</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>553365</x:v>
+        <x:v>553387</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>36460</x:v>
+        <x:v>34922</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>553387</x:v>
+        <x:v>560342</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>34922</x:v>
+        <x:v>34413</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>46330</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>560342</x:v>
+        <x:v>559188</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>559188</x:v>
+        <x:v>559224</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>559224</x:v>
+        <x:v>559227</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>559227</x:v>
+        <x:v>559230</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>34413</x:v>
+        <x:v>34922</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>559230</x:v>
+        <x:v>565291</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>46330</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>565291</x:v>
+        <x:v>566070</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>503965</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>503969</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
@@ -5284,100 +5279,100 @@
         <x:v>174</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>566974</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34530</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>567245</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -5414,341 +5409,341 @@
         <x:v>567246</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>567359</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>567360</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>567361</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>567366</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>196</x:v>
@@ -5756,60 +5751,60 @@
       <x:c r="I59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>568729</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
@@ -5818,100 +5813,100 @@
       <x:c r="M60" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>568730</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>568731</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -5920,100 +5915,100 @@
       <x:c r="M62" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>568732</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>568733</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
@@ -6022,100 +6017,100 @@
       <x:c r="M64" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>72311</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>568734</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>568742</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -6124,100 +6119,100 @@
       <x:c r="M66" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>568743</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>568744</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -6226,100 +6221,100 @@
       <x:c r="M68" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>568746</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>568747</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
@@ -6328,193 +6323,193 @@
       <x:c r="M70" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>568748</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>570843</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>34922</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>571978</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>34922</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>571980</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -6657,51 +6652,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>572302</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
@@ -6730,180 +6725,180 @@
       <x:c r="T77" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>577816</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>581463</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>236</x:v>
@@ -7036,51 +7031,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>589809</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -7095,51 +7090,51 @@
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>589814</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -7201,57 +7196,57 @@
       <x:c r="H86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -7267,51 +7262,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>555943</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -7567,54 +7562,54 @@
       <x:c r="I92" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>556496</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -7862,51 +7857,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>552376</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -7977,57 +7972,57 @@
       <x:c r="H99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -8038,57 +8033,57 @@
       <x:c r="H100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>554893</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -8098,54 +8093,54 @@
       <x:c r="H101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
@@ -8159,54 +8154,54 @@
       <x:c r="H102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
@@ -8284,117 +8279,117 @@
       <x:c r="J104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>555287</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>555289</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -8472,51 +8467,51 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>575984</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40907</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -8696,51 +8691,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>560767</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -8823,82 +8818,82 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>602450</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>34922</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>553570</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
@@ -8942,73 +8937,73 @@
       <x:c r="T115" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>567364</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>319</x:v>
@@ -9044,73 +9039,73 @@
         <x:v>599879</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>598271</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>328</x:v>
@@ -9322,51 +9317,51 @@
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>606816</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
@@ -9375,51 +9370,51 @@
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>606821</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
@@ -9552,51 +9547,51 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>608223</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G128" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9616,171 +9611,171 @@
         <x:v>57</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>583892</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>608324</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>612662</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>612663</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
@@ -9864,85 +9859,85 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>613023</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41364</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>613844</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
@@ -10052,51 +10047,51 @@
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>533166</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
@@ -10107,51 +10102,51 @@
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>533249</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
@@ -10373,51 +10368,51 @@
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>534204</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
@@ -10428,111 +10423,111 @@
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>534206</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41364</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>609135</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
@@ -11735,142 +11730,141 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>603790</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>403</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>46335</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>603792</x:v>
+        <x:v>606836</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>403</x:v>
-[...2 lines deleted...]
-        <x:v>404</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>30857</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>606837</x:v>
+        <x:v>603792</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>385</x:v>
@@ -12027,51 +12021,51 @@
       <x:c r="I175" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>46335</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>603801</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
@@ -12231,51 +12225,51 @@
       <x:c r="I179" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>46335</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>603806</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
@@ -12361,73 +12355,73 @@
         <x:v>603808</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>614429</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>411</x:v>
@@ -12528,51 +12522,51 @@
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>576396</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
@@ -12581,51 +12575,51 @@
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>576516</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
@@ -12709,2009 +12703,2009 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>611395</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>606831</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>606833</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>606834</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>606835</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>606836</x:v>
+        <x:v>606837</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>606838</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>606839</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>606840</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>606841</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>606843</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>606844</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>606845</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>606846</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>606847</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>606848</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>606849</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>606851</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>606852</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>606853</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>606854</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>606855</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>606856</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>606857</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>606858</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>606859</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>606860</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>606861</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>606862</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>606863</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>606864</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>606865</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>606866</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>613706</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>613707</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>46333</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>613708</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39767</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
@@ -14871,51 +14865,51 @@
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>577832</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
@@ -14924,51 +14918,51 @@
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>577081</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
@@ -15160,100 +15154,100 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>506855</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>46359</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>614348</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
@@ -15440,51 +15434,51 @@
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>603910</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -15670,51 +15664,51 @@
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>616616</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
@@ -16407,92 +16401,92 @@
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>583532</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G260" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -16862,1897 +16856,1897 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>612711</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>403</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>613963</x:v>
+        <x:v>612712</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>46335</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>612712</x:v>
+        <x:v>612713</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>384</x:v>
-[...1 lines deleted...]
-      <x:c r="H270" s="14" t="s"/>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s">
+        <x:v>403</x:v>
+      </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>46335</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>612713</x:v>
+        <x:v>613936</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="H271" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>613936</x:v>
+        <x:v>613937</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>613937</x:v>
+        <x:v>613938</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="H273" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>613938</x:v>
+        <x:v>613939</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>613939</x:v>
+        <x:v>613940</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>613940</x:v>
+        <x:v>613941</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>613941</x:v>
+        <x:v>613942</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>613942</x:v>
+        <x:v>613943</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>613943</x:v>
+        <x:v>613944</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>613944</x:v>
+        <x:v>613945</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>613945</x:v>
+        <x:v>613946</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>613946</x:v>
+        <x:v>613947</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>613947</x:v>
+        <x:v>613948</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>613948</x:v>
+        <x:v>613949</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>613949</x:v>
+        <x:v>613950</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>613950</x:v>
+        <x:v>613951</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>613951</x:v>
+        <x:v>613952</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>613952</x:v>
+        <x:v>613953</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>613953</x:v>
+        <x:v>613954</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>613954</x:v>
+        <x:v>613955</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>613955</x:v>
+        <x:v>613956</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>613956</x:v>
+        <x:v>613957</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>613957</x:v>
+        <x:v>613960</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>613960</x:v>
+        <x:v>613961</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>613961</x:v>
+        <x:v>613962</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H295" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>613962</x:v>
+        <x:v>613963</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>613964</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H297" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>613965</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>613966</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>613967</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>613968</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>613969</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>613970</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
@@ -19940,51 +19934,51 @@
         <x:v>385</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>46335</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>613110</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>385</x:v>
@@ -20144,51 +20138,51 @@
         <x:v>385</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>46335</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>613114</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>385</x:v>
@@ -20348,51 +20342,51 @@
         <x:v>385</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>46335</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>613118</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>385</x:v>
@@ -20571,51 +20565,51 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>611873</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
@@ -20714,51 +20708,51 @@
       <x:c r="I341" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>583931</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s">
         <x:v>329</x:v>
@@ -21032,51 +21026,51 @@
       <x:c r="I347" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>614974</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
@@ -21134,51 +21128,51 @@
       <x:c r="I349" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>611780</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
@@ -21306,51 +21300,51 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>614330</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
@@ -21440,51 +21434,51 @@
       <x:c r="I355" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>611782</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -21802,91 +21796,91 @@
         <x:v>538</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>611785</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>577083</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
@@ -21953,104 +21947,104 @@
       <x:c r="I365" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>611788</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>614512</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>504</x:v>
@@ -22974,51 +22968,51 @@
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>611908</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>40907</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
@@ -23135,108 +23129,108 @@
       <x:c r="L387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>591882</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>591883</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -23246,51 +23240,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>592538</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -23303,51 +23297,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>592561</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -23357,51 +23351,51 @@
       <x:c r="L391" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -23414,100 +23408,100 @@
       <x:c r="L392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>592563</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>13276</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>592131</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
@@ -23522,51 +23516,51 @@
       <x:c r="L394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>603643</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -23579,51 +23573,51 @@
       <x:c r="L395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>603644</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
@@ -23638,51 +23632,51 @@
       <x:c r="L396" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>608564</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -23698,51 +23692,51 @@
       <x:c r="L397" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>609835</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
@@ -23757,51 +23751,51 @@
       <x:c r="L398" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -23814,51 +23808,51 @@
       <x:c r="L399" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
@@ -23867,106 +23861,106 @@
       <x:c r="J400" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>605215</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>595126</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -23979,51 +23973,51 @@
       <x:c r="L402" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>596239</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -24033,51 +24027,51 @@
       <x:c r="L403" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>596240</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
@@ -24086,171 +24080,171 @@
       <x:c r="J404" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>607314</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>39367</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>592192</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -24260,108 +24254,108 @@
       <x:c r="L407" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>596760</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>596761</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -24371,51 +24365,51 @@
       <x:c r="L409" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>596762</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -24428,105 +24422,105 @@
       <x:c r="L410" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>596763</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -24539,51 +24533,51 @@
       <x:c r="L412" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>596789</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -24593,51 +24587,51 @@
       <x:c r="L413" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>596790</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -24650,51 +24644,51 @@
       <x:c r="L414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>596791</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -24704,51 +24698,51 @@
       <x:c r="L415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>596794</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -24761,51 +24755,51 @@
       <x:c r="L416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>596795</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -24821,51 +24815,51 @@
       <x:c r="L417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>51</x:v>
@@ -24882,51 +24876,51 @@
       <x:c r="L418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -24942,51 +24936,51 @@
       <x:c r="L419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>263</x:v>
@@ -25003,353 +24997,353 @@
       <x:c r="L420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>608280</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>35517</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
@@ -25364,51 +25358,51 @@
       <x:c r="L426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>554033</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -25421,51 +25415,51 @@
       <x:c r="L427" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
@@ -25480,99 +25474,99 @@
       <x:c r="L428" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>603545</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>581790</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -25629,51 +25623,51 @@
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>577084</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">