--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -158,549 +158,549 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Agence DM</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique familiale</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2021 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Webmarketing standard </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wordpress de A à Z expert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2021 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journalisme multimédia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réalisateur monteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production audiovisuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier|La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences et humanités parcours environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement local</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste plurimédia (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journalisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Marseille - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours journalisme environnemental et de la transition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention science politique Parcours politiques européennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut d'Etudes Politiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours recherche et concours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littérature</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours communication des organisations, information, médias et numériques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information - Communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours communication des organisations, médias, espace public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours management de projets en communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours métiers de l'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours stratégies de communication et relations presse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention journalisme parcours journalisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention création littéraire parcours création littéraire, recherche et nouvelles formes de narration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste reporter tous médias focus journaliste de sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nouvelles - Edj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institution européenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention administration économique et sociale parcours entreprise et administration des PME-PMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisation travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études hispaniques et latino-américaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culture civilisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études interculturelles franco-allemandes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études portugaises et brésiliennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études slaves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres et écriture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres et livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres modernes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences du langage parcours sciences du langage et pluridisciplinarité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linguistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention humanités parcours lettres classiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours information scientifique et médiation en environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention philosophie parcours philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours double licence droit-lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention épistémologie, histoire des sciences et des techniques parcours épistémologie, histoire des sciences et techniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire sciences et techniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESU Journalisme sportif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journalisme spécialisé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences et humanités parcours spécialisation disciplinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences et humanités parcours transdisciplinarité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours veille technologique et innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études culturelles parcours monde anglophone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention administration économique et sociale parcours administration des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste plurimédia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention information-communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information, communication parcours communication, innovation et management des projets numériques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste reporter tous médias focus information générale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste reporter tous médias focus journaliste international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste web</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud|Mediaschool Est-Sud - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste web (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste web (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les essentiels des outils de communication - PAO &amp; WEB -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaltic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel Prestashop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Journaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réaliser une News letter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lettre électronique</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 6e</x:t>
-  </x:si>
-[...496 lines deleted...]
-    <x:t>Lettre électronique</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rédiger des contenus web</x:t>
   </x:si>
   <x:si>
     <x:t>Rédaction message électronique</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage MOJO (journalisme mobile)</x:t>
   </x:si>
   <x:si>
     <x:t>Vigie Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
@@ -2681,241 +2681,241 @@
       <x:c r="J22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>575529</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>575530</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -2930,399 +2930,399 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575541</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="P27" s="0" t="s">
+      <x:c r="Q27" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="Q27" s="4" t="s">
+      <x:c r="R27" s="0" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>575708</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>575709</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>575710</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>575711</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>54</x:v>
@@ -3335,51 +3335,51 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -3394,51 +3394,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>54</x:v>
@@ -3451,266 +3451,266 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>575728</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>575729</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>575733</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>575779</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>577556</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -3841,51 +3841,51 @@
       <x:c r="J42" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>581325</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>87</x:v>
@@ -4009,51 +4009,51 @@
       <x:c r="J45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>603924</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
@@ -4068,51 +4068,51 @@
       <x:c r="J46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>574935</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -4125,51 +4125,51 @@
       <x:c r="J47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>574936</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
@@ -4241,51 +4241,51 @@
       <x:c r="J49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>574954</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4357,164 +4357,164 @@
       <x:c r="J51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>575799</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P52" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="P52" s="14" t="s">
+      <x:c r="Q52" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="Q52" s="16" t="s">
+      <x:c r="R52" s="14" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>575853</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P53" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="P53" s="0" t="s">
+      <x:c r="Q53" s="4" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40161</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
@@ -5142,60 +5142,60 @@
       <x:c r="I65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>589732</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="U65" s="4" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5207,54 +5207,54 @@
       <x:c r="L66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>550924</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="U66" s="16" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5264,108 +5264,108 @@
       <x:c r="L67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>550925</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="U67" s="4" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>34537</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>542387</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37802</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5375,54 +5375,54 @@
       <x:c r="L69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>579235</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U69" s="4" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37802</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5432,201 +5432,201 @@
       <x:c r="L70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>579240</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37802</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>579244</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U71" s="4" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P72" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>578338</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I73" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>15033</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q73" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q73" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>578342</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -5912,333 +5912,333 @@
       <x:c r="R79" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>616910</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15033</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q80" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>578343</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P81" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>578339</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15033</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q82" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>578344</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I83" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P83" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="R83" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>578340</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>595418</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>595419</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -6251,51 +6251,51 @@
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>595420</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
@@ -6416,51 +6416,51 @@
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>591903</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
@@ -6638,51 +6638,51 @@
         <x:v>39466</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>592104</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
@@ -6695,51 +6695,51 @@
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>592105</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -6749,51 +6749,51 @@
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592108</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -7295,51 +7295,51 @@
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>592200</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
@@ -7352,51 +7352,51 @@
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>592201</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
@@ -7406,51 +7406,51 @@
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>592202</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -7463,51 +7463,51 @@
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>592203</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
@@ -7796,51 +7796,51 @@
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>592392</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
@@ -7850,51 +7850,51 @@
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>592393</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
@@ -8715,131 +8715,131 @@
         <x:v>285</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>582034</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I131" s="4" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15033</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q131" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q131" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>578345</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>46304</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P132" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="Q132" s="16" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="R132" s="14" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>578341</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>