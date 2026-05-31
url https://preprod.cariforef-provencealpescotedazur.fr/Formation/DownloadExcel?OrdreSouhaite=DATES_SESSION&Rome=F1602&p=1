--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="718" uniqueCount="718">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="719">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -158,1557 +158,1560 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/27/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro métiers de l'électricité et de ses environnements connectés (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Jean de La Salle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - H1 - B2 - H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>News Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sans niveau spécifique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artech Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance énergétique bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artech Formation - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP électricien (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installation électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP électricien (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC PRO MELEC - Métiers de l'Electricité et de ses Environnements Connectés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel La Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Electricien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Arles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Technicien d'équipement et d'exploitation en électricité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien d'équipement et d'exploitation en électricité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Louis Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques HO - BO - HOV recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coralie Soscia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Alfred Hutinel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0 - H0V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité Manutention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERQUIERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Electricien d'équipement du bâtiment (TP EEB)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE MUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Gustave</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Gustave - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS - Certificat de spécialisation Technicien en énergies renouvelables - Option B : Energie thermique (ex Mention Complémentaire)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Énergie renouvelable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en énergies renouvelables option B : énergie thermique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en énergies renouvelables option A : énergie électrique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée René Caillé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Poutrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien intégrateur des infrastructures et équipements connectés (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Saint Henri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP électricien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien d'installation et de maintenance de piscines (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piscine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien d’installation et de maintenance de systèmes énergétiques spécialisé en énergies renouvelables (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pompe à chaleur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricien d'équipement du bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège Henri Boudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Technicien d'installation et de maintenance de piscines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0 - B0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LB Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (FTJ)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V - BS - BE manœuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Clés de la Compétence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclipse - Istec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - B2 - BC - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ei Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique H0V - B0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1. Habilitation électrique : Opérations d'ordre non électrique B0-H0-H0V exécutant et/ou chargé de chantier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3. Habilitation électrique : Recyclage du personnel Opérations d'ordre non électrique B0-H0-H0V exécutant et/ou chargé de chantier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bernard Clément Formation Travaux Publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCFTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique H1 H1V B1 B1V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique H1 exécutant électricien, haute tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athéna Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGNAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B2 chargé de travaux, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0 - B0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brink's Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B2 chargé de travaux électriques, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - B1V - B2V - B2V (essai)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B2V - BC - BR - B0 - HC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0 - H1 - H1V - H2 - H2V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acfitec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mblp Sécurité - Salamandre Formations - Antenne Vidauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mblp Sécurité - Salamandre Formations - Antenne Vidauban|Mblp Sécurité - Salamandre Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIDAUBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - B2 - BR - BC - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concept Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V - BE - BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réaliser une installation électrique Basse Tension (BT) en respectant la NF C 15-100 (version 2024) - ELC009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Identifier les évolutions de la norme NF C 15-100 - Version 2024 - ELC011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur habilitation électrique, niveau non électricien B0 - BP - BS - BE manœuvre - H0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur habilitation électrique, niveau électricien B0 - BP - BS - BE - B1 - B1V - B2 - B2V - BC - BR - BE Essai - H0 - H0V + Habilitation électrique BC chargé de consignation, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation de formateur habilitation électrique, niveau électricien basse et haute tension BP - BE- BS -B1 - B1V - B2 - B2V - BC - BR - HE - H0 - H1 - H2 - HC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Loc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-ANDIOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur habilitation électrique, niveau électricien B0 - BP - BS - BE - B1 - B1V - B2 - B2V - BC - BR - BE Essai - H0 - H0V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0v</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actimmis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Installateur de systèmes photovoltaïques </x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Électricien d'Équipement du Bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Licencié pour motif économique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réaliser la maintenance d'une installation électrique Basse Tension (BT) - ELD005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance installation électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concevoir et étudier une installation électrique Basse Tension (BT) en respectant la norme NF C 15-100 (Édition 2025) - ELC010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro métiers de l'électricité et de ses environnements connectés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro métiers de l'électricité et de ses environnements connectés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Électricité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Télécommunication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Cisson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
-  </x:si>
-[...1504 lines deleted...]
-    <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Revoul</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
@@ -10536,51 +10539,51 @@
       <x:c r="J134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>547067</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -23223,822 +23226,822 @@
       <x:c r="J359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>597501</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>597502</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>597503</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>597504</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>597506</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>597507</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>597508</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>597509</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>597510</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>597511</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>597512</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>597513</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>597514</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="Q372" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q372" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>597515</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>597516</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
@@ -24081,414 +24084,414 @@
       <x:c r="R374" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>597517</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>597518</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>597519</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>597520</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>597521</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>597522</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>597523</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>597524</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
@@ -24525,804 +24528,804 @@
       <x:c r="R382" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>597525</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>597526</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>597527</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>597528</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>597529</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>597530</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>597531</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>597532</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>597533</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>597534</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>597535</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>597536</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>597537</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>597538</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>597539</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -25360,81 +25363,81 @@
         <x:v>597590</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>602341</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
@@ -25475,81 +25478,81 @@
         <x:v>597591</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="Q400" s="16" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>602879</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
@@ -26120,408 +26123,408 @@
       <x:c r="R410" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>557473</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>615950</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>615951</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="P413" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="Q413" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="P413" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>592888</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>592889</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>592890</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>592891</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>592892</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -26530,508 +26533,508 @@
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>592893</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>592895</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>592896</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>592897</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>592899</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>592900</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -27040,406 +27043,406 @@
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>592902</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>592903</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>592905</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>592906</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>592907</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="Q434" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="Q434" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
@@ -27448,712 +27451,712 @@
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>592911</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="Q438" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="Q438" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>592940</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>592941</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="Q445" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="Q445" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>592953</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>592954</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -28162,850 +28165,850 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>592955</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>592956</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>592957</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>592958</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>592959</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>592960</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>592961</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>592962</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>592963</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>592968</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="P463" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="Q463" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="P463" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>592969</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>592972</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -29041,964 +29044,964 @@
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>592973</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>592974</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>592975</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>592976</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>592977</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>592978</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>592979</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>592980</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>592981</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>592982</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>592983</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>592984</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>592985</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>592986</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>592987</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>592988</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>592989</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>592990</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
@@ -30040,187 +30043,187 @@
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>592991</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>592992</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>592993</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>592994</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
@@ -30236,441 +30239,441 @@
       <x:c r="J489" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>592995</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>592996</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>592997</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>592998</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>592999</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="Q494" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q494" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>593000</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>593001</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>593002</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -30824,663 +30827,663 @@
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>604744</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>594206</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>594207</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s"/>
       <x:c r="K506" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>594652</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="Q507" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="Q507" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>594653</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C508" s="15" t="s"/>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>594654</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>594655</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -31721,397 +31724,397 @@
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>605968</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s"/>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="P520" s="14" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="Q520" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="P520" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>595108</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>616047</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>595562</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>595563</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
@@ -32186,51 +32189,51 @@
       <x:c r="H525" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>612047</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
@@ -32843,51 +32846,51 @@
       <x:c r="J536" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>602688</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -34156,88 +34159,88 @@
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>604231</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>39703</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>593068</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
@@ -34256,103 +34259,103 @@
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>572796</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>619341</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>246</x:v>
@@ -34366,54 +34369,54 @@
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>620154</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -34426,51 +34429,51 @@
       <x:c r="L563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>601014</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s"/>
       <x:c r="K564" s="14" t="s">
@@ -34482,51 +34485,51 @@
       <x:c r="M564" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>619417</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -34539,51 +34542,51 @@
       <x:c r="M565" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>585936</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
@@ -34767,51 +34770,51 @@
       <x:c r="M569" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>591810</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
         <x:v>246</x:v>
@@ -34828,51 +34831,51 @@
       <x:c r="M570" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>591811</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -34885,51 +34888,51 @@
       <x:c r="M571" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>585638</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>25</x:v>
@@ -34937,106 +34940,106 @@
       <x:c r="L572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>597836</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>597856</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
@@ -35048,54 +35051,54 @@
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>616708</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -35108,54 +35111,54 @@
       <x:c r="L575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>617507</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I576" s="16" t="s">
         <x:v>186</x:v>
@@ -35169,209 +35172,209 @@
       <x:c r="L576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>611063</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>619415</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C578" s="15" t="s"/>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s"/>
       <x:c r="K578" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>585770</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
@@ -35386,54 +35389,54 @@
       <x:c r="L580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>606204</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -35443,158 +35446,158 @@
       <x:c r="L581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>586068</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>597948</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C584" s="15" t="s"/>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>84</x:v>
@@ -35605,208 +35608,208 @@
       <x:c r="L584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>597955</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>597961</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>619424</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>584575</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C588" s="15" t="s"/>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s"/>
       <x:c r="K588" s="14" t="s">
@@ -35815,106 +35818,106 @@
       <x:c r="L588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>619429</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>597967</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
@@ -35926,54 +35929,54 @@
       <x:c r="L590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>602101</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37291</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -35983,161 +35986,161 @@
       <x:c r="L591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>604388</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>619433</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37291</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>588535</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>25</x:v>
@@ -36145,159 +36148,159 @@
       <x:c r="L594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>597837</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>597857</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>619420</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>39635</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -36310,107 +36313,107 @@
       <x:c r="L597" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>609538</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C598" s="15" t="s"/>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s"/>
       <x:c r="K598" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>619425</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -36423,156 +36426,156 @@
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>606542</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s"/>
       <x:c r="K600" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>619413</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C601" s="3" t="s"/>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>619430</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C602" s="15" t="s"/>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>392</x:v>
@@ -36580,103 +36583,103 @@
       <x:c r="L602" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>605422</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s"/>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>619432</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>430</x:v>
@@ -36684,159 +36687,159 @@
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>607603</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s"/>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>584576</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C606" s="15" t="s"/>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s"/>
       <x:c r="K606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>619422</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -36846,54 +36849,54 @@
       <x:c r="L607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>598057</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -36905,54 +36908,54 @@
       <x:c r="L608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>598090</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C609" s="3" t="s"/>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>40</x:v>
@@ -37009,106 +37012,106 @@
       <x:c r="L610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>597858</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s"/>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>597839</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
@@ -37120,54 +37123,54 @@
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>570921</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -37177,54 +37180,54 @@
       <x:c r="L613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>571629</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>246</x:v>
@@ -37238,100 +37241,100 @@
       <x:c r="L614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>606544</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s"/>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>619343</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>84</x:v>
@@ -37342,103 +37345,103 @@
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>605423</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s"/>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>597949</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>84</x:v>
@@ -37449,208 +37452,208 @@
       <x:c r="L618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>597956</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>597962</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s"/>
       <x:c r="K620" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>619428</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s"/>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>584577</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
@@ -37659,106 +37662,106 @@
       <x:c r="L622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>619418</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C623" s="3" t="s"/>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>597968</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>246</x:v>
@@ -37772,153 +37775,153 @@
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>610269</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s"/>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>619426</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s"/>
       <x:c r="K626" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>619342</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -37931,107 +37934,107 @@
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>575506</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C628" s="15" t="s"/>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s"/>
       <x:c r="K628" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>619434</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -38041,54 +38044,54 @@
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>575424</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C630" s="15" t="s"/>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>25</x:v>
@@ -38204,51 +38207,51 @@
       <x:c r="M632" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>619416</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s"/>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
@@ -38306,208 +38309,208 @@
       <x:c r="L634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>619340</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>619421</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s"/>
       <x:c r="K636" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>619431</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>607604</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>25</x:v>
@@ -38515,54 +38518,54 @@
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>584578</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="U638" s="16" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -38575,54 +38578,54 @@
       <x:c r="L639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>615717</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
@@ -38634,54 +38637,54 @@
       <x:c r="L640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>575507</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -38691,54 +38694,54 @@
       <x:c r="L641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>575425</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
@@ -38750,54 +38753,54 @@
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>581827</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -38807,54 +38810,54 @@
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>581834</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
@@ -38866,54 +38869,54 @@
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>581828</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -38923,93 +38926,93 @@
       <x:c r="L645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>581835</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">