--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -653,51 +653,51 @@
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option B : management d'unité de production culinaire</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
@@ -875,54 +875,54 @@
   <x:si>
     <x:t>CQP réceptionniste (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air module anglais professionnel</x:t>
   </x:si>
@@ -7649,97 +7649,99 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>556272</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>572991</x:v>
+        <x:v>570021</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -10276,51 +10278,51 @@
       <x:c r="J146" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>590142</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -10406,97 +10408,94 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>564387</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>570021</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -11347,111 +11346,111 @@
       <x:c r="J164" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
@@ -11466,51 +11465,51 @@
       <x:c r="L166" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>603886</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -11523,51 +11522,51 @@
       <x:c r="L167" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>603887</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
@@ -11582,51 +11581,51 @@
       <x:c r="L168" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -11639,51 +11638,51 @@
       <x:c r="L169" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>603901</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
@@ -15653,51 +15652,51 @@
       <x:c r="J239" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>609158</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>