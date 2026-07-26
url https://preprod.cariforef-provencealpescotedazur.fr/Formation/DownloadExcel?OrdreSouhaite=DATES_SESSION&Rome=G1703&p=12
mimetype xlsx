--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -7649,99 +7649,97 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>556272</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>570021</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -10408,94 +10406,97 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>564387</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>572991</x:v>
+        <x:v>570021</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s">
         <x:v>180</x:v>
       </x:c>