--- v2 (2026-05-31)
+++ v3 (2026-07-28)
@@ -7649,97 +7649,99 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>556272</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>572991</x:v>
+        <x:v>570021</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -10406,97 +10408,94 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>564387</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>570021</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s">
         <x:v>180</x:v>
       </x:c>