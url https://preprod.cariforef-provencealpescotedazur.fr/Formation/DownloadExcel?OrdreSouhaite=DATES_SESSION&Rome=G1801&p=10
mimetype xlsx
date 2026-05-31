--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -530,147 +530,147 @@
   <x:si>
     <x:t>BP barman (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP commercialisation et services en hôtel-café-restaurant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS - Certificat de spécialisation Employé Barman (Ex Mention Complémentaire)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Valéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Anne-Sophie Pic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS - Certificat de spécialisation Métiers du bar (Ex Mention Complémentaire)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>COGOLIN</x:t>
-  </x:si>
-[...94 lines deleted...]
-    <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mixologie</x:t>
   </x:si>
   <x:si>
     <x:t>Flair Evolution</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
@@ -3968,51 +3968,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>587386</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -6794,114 +6794,114 @@
       <x:c r="J88" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>587216</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>587217</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>88</x:v>
@@ -6918,51 +6918,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>551814</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
@@ -7015,108 +7015,108 @@
       <x:c r="J92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>587384</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>587395</x:v>
+        <x:v>587386</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
@@ -7129,278 +7129,278 @@
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>587397</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>119</x:v>
-[...2 lines deleted...]
-        <x:v>120</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>566277</x:v>
+        <x:v>587397</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37379</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>564406</x:v>
+        <x:v>566277</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39345</x:v>
+        <x:v>37379</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>587312</x:v>
+        <x:v>564406</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>587381</x:v>
+        <x:v>587312</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -7410,162 +7410,162 @@
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>587382</x:v>
+        <x:v>587381</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>587383</x:v>
+        <x:v>587382</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>587385</x:v>
+        <x:v>587383</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -9604,51 +9604,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>604347</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -9658,51 +9658,51 @@
       <x:c r="L139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">