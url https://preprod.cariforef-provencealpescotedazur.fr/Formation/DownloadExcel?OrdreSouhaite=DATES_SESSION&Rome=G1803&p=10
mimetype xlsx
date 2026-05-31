--- v1 (2026-04-14)
+++ v2 (2026-05-31)
@@ -677,51 +677,51 @@
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en oeuvre les techniques de base du service en salle</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>LA VALETTE-DU-VAR</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant</x:t>
   </x:si>