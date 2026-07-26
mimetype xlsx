--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -374,192 +374,192 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS SAM - Support à l'Action Managériale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Profil Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS support à l'action managériale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP Saint Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisation travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
-  </x:si>
-[...133 lines deleted...]
-    <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
@@ -4295,1279 +4295,1279 @@
         <x:v>99</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>499308</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>504167</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>504467</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>504646</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>504647</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>504648</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>504649</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>504699</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I30" s="16" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R30" s="14" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>504715</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>507301</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I32" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>507308</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>504839</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>507611</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>507612</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>504843</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>508945</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="Q38" s="16" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R38" s="14" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>513657</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H39" s="0" t="s">
+      <x:c r="J39" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="P39" s="0" t="s">
+      <x:c r="R39" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>558149</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>499306</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I41" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>508958</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I42" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>508962</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>509258</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
@@ -5709,81 +5709,81 @@
       <x:c r="J46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>516288</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -6206,75 +6206,75 @@
       <x:c r="U54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>496116</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
@@ -6615,78 +6615,78 @@
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>499978</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6702,51 +6702,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>502161</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7350,54 +7350,54 @@
       <x:c r="I74" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>506133</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7523,54 +7523,54 @@
       <x:c r="I77" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>506139</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7763,51 +7763,51 @@
       <x:c r="J81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>506768</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7822,51 +7822,51 @@
       <x:c r="J82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>506886</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7970,54 +7970,54 @@
       <x:c r="S84" s="14" t="n">
         <x:v>512887</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -8032,78 +8032,78 @@
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>552909</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8729,314 +8729,314 @@
         <x:v>504975</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R98" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>508721</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>508722</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q100" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R100" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>508723</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>508724</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q102" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R102" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>508729</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -9189,251 +9189,251 @@
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>522082</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>522085</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>522087</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>522089</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>522091</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
@@ -9454,51 +9454,51 @@
       <x:c r="J110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>498767</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -9802,51 +9802,51 @@
       <x:c r="I116" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>502673</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
@@ -9859,85 +9859,85 @@
       <x:c r="I117" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>502704</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -9950,54 +9950,54 @@
       <x:c r="S118" s="14" t="n">
         <x:v>511025</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
@@ -10011,54 +10011,54 @@
         <x:v>511026</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -10071,54 +10071,54 @@
       <x:c r="S120" s="14" t="n">
         <x:v>511027</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -10480,54 +10480,54 @@
         <x:v>507214</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -10540,175 +10540,175 @@
       <x:c r="S128" s="14" t="n">
         <x:v>511087</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>511088</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>511089</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -10923,51 +10923,51 @@
       <x:c r="I135" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>515675</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
@@ -11013,139 +11013,139 @@
       <x:c r="T136" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>522079</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>493094</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11175,51 +11175,51 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>496012</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>49</x:v>
@@ -11325,51 +11325,51 @@
       <x:c r="I142" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>517672</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
@@ -11402,211 +11402,211 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>515444</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>478495</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>479834</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>493099</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11969,51 +11969,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>529931</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -12090,51 +12090,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>504126</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -12555,51 +12555,51 @@
       <x:c r="I163" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>509519</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
@@ -12816,81 +12816,81 @@
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>499872</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I168" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H168" s="14" t="s">
+      <x:c r="J168" s="14" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q168" s="16" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>529159</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
@@ -12909,51 +12909,51 @@
       <x:c r="J169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>504150</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -13086,51 +13086,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>499433</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -13345,51 +13345,51 @@
       <x:c r="U176" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -13836,75 +13836,75 @@
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>567683</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
@@ -14283,110 +14283,110 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>572165</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>572365</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32139</x:v>
@@ -14611,51 +14611,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>553183</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14689,51 +14689,51 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>553244</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32139</x:v>
@@ -14807,194 +14807,194 @@
       <x:c r="R202" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>572814</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>554790</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>554805</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>554806</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
@@ -15042,78 +15042,78 @@
       <x:c r="S206" s="14" t="n">
         <x:v>554832</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>546014</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
@@ -15309,109 +15309,109 @@
       <x:c r="J211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>556093</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>546431</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
@@ -15513,115 +15513,115 @@
       <x:c r="S214" s="14" t="n">
         <x:v>546503</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>556276</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -15634,54 +15634,54 @@
       <x:c r="S216" s="14" t="n">
         <x:v>556277</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -15755,54 +15755,54 @@
       <x:c r="S218" s="14" t="n">
         <x:v>546529</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -15816,54 +15816,54 @@
         <x:v>556401</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
@@ -15876,54 +15876,54 @@
       <x:c r="S220" s="14" t="n">
         <x:v>556403</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -15937,54 +15937,54 @@
         <x:v>556404</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -16122,66 +16122,66 @@
       <x:c r="U224" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>547460</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
@@ -16238,110 +16238,110 @@
       <x:c r="U226" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -16354,51 +16354,51 @@
       <x:c r="U228" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -16413,51 +16413,51 @@
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -16470,51 +16470,51 @@
       <x:c r="U230" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -16529,51 +16529,51 @@
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -16586,51 +16586,51 @@
       <x:c r="U232" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -16645,66 +16645,66 @@
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>575664</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
@@ -16760,301 +16760,301 @@
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>547705</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>575666</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>575667</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>575668</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>575669</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -17132,51 +17132,51 @@
       <x:c r="I242" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>547771</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
@@ -17248,51 +17248,51 @@
       <x:c r="I244" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>547784</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
@@ -17343,374 +17343,374 @@
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>575748</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I247" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H247" s="0" t="s">
+      <x:c r="J247" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q247" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>558137</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I248" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H248" s="14" t="s">
+      <x:c r="J248" s="14" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q248" s="16" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>558138</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I249" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H249" s="0" t="s">
+      <x:c r="J249" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q249" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>558139</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I250" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H250" s="14" t="s">
+      <x:c r="J250" s="14" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="P250" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q250" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="P250" s="14" t="s">
+      <x:c r="R250" s="14" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>558150</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>559993</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17881,285 +17881,285 @@
       <x:c r="U254" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>577316</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I256" s="16" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q256" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R256" s="14" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>549346</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I257" s="4" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q257" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R257" s="0" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>549358</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>549430</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -18170,112 +18170,112 @@
         <x:v>549431</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>549436</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -18317,108 +18317,108 @@
       <x:c r="J262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>549467</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>549468</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -18578,90 +18578,90 @@
       <x:c r="S266" s="14" t="n">
         <x:v>599458</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>566583</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
@@ -18676,51 +18676,51 @@
       <x:c r="M268" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>552180</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18733,51 +18733,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>552181</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -19107,51 +19107,51 @@
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -19563,51 +19563,51 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>553739</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>49</x:v>
@@ -19731,144 +19731,144 @@
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>542423</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>553995</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>553996</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
@@ -19958,51 +19958,51 @@
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>542504</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32139</x:v>
@@ -20021,135 +20021,135 @@
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>542522</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>554025</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>554026</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
@@ -20244,51 +20244,51 @@
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>573426</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -20853,76 +20853,76 @@
         <x:v>555823</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>545558</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
@@ -21143,256 +21143,256 @@
       <x:c r="S310" s="14" t="n">
         <x:v>545664</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q311" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R311" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>545998</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q312" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R312" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>546004</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>546005</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q314" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R314" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>546013</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -21464,51 +21464,51 @@
       <x:c r="J316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>546960</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -21612,118 +21612,118 @@
       <x:c r="S318" s="14" t="n">
         <x:v>547092</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I319" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>556776</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I320" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -21733,57 +21733,57 @@
       <x:c r="S320" s="14" t="n">
         <x:v>556779</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I321" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -21852,145 +21852,145 @@
       <x:c r="S322" s="14" t="n">
         <x:v>547146</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H323" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I323" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>556860</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I324" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>556869</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -22003,158 +22003,158 @@
       <x:c r="J325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>547290</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>575853</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
@@ -22211,51 +22211,51 @@
       <x:c r="U328" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -22326,137 +22326,137 @@
       <x:c r="T330" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>36521</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>548466</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>548467</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -22531,51 +22531,51 @@
       <x:c r="J334" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>549539</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -22775,51 +22775,51 @@
       <x:c r="M338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>550659</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -22832,51 +22832,51 @@
       <x:c r="M339" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>550660</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
@@ -22891,51 +22891,51 @@
       <x:c r="M340" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>550693</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -22948,95 +22948,95 @@
       <x:c r="M341" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>550694</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>564389</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
@@ -23209,132 +23209,132 @@
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>552915</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>587355</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
@@ -23361,51 +23361,51 @@
       <x:c r="M348" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>553012</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -23418,214 +23418,214 @@
       <x:c r="M349" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>553019</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>587357</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
@@ -23906,51 +23906,51 @@
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -24074,75 +24074,75 @@
       <x:c r="T360" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>543674</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -24277,51 +24277,51 @@
       <x:c r="J364" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>556622</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -24420,110 +24420,110 @@
       <x:c r="T366" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>557456</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
@@ -24572,218 +24572,218 @@
       <x:c r="M369" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>551856</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>542500</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I371" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="Q371" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="R371" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>556805</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>547880</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -25054,78 +25054,78 @@
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>548700</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>577071</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
@@ -25176,78 +25176,78 @@
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>539388</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -25665,51 +25665,51 @@
       <x:c r="I388" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>551954</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
@@ -25722,51 +25722,51 @@
       <x:c r="I389" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>551975</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
@@ -26194,51 +26194,51 @@
       <x:c r="I397" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>599145</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
@@ -26500,51 +26500,51 @@
       <x:c r="J402" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>556623</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -26554,51 +26554,51 @@
       <x:c r="J403" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>573908</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
@@ -26757,125 +26757,125 @@
       <x:c r="T406" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>575212</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>547878</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
@@ -26914,51 +26914,51 @@
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>588144</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -26986,75 +26986,75 @@
       <x:c r="T410" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>579305</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
@@ -27212,54 +27212,54 @@
       <x:c r="S414" s="14" t="n">
         <x:v>545273</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -27477,164 +27477,164 @@
       <x:c r="J419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>546832</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I420" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H420" s="14" t="s">
+      <x:c r="J420" s="14" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q420" s="16" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>587314</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H421" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I421" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H421" s="0" t="s">
+      <x:c r="J421" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q421" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>614393</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
@@ -27862,78 +27862,78 @@
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>556724</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -28010,51 +28010,51 @@
       <x:c r="J428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>556619</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -28070,51 +28070,51 @@
       <x:c r="J429" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>556620</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
@@ -29095,51 +29095,51 @@
       <x:c r="M447" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>597573</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -29206,51 +29206,51 @@
       <x:c r="M449" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>598736</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
@@ -29909,75 +29909,75 @@
       <x:c r="S462" s="14" t="n">
         <x:v>614948</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>616368</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
@@ -30269,51 +30269,51 @@
       <x:c r="I469" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>599932</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
@@ -31229,193 +31229,193 @@
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>36521</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>601344</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>601345</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>599650</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
@@ -31487,51 +31487,51 @@
       <x:c r="I490" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>599867</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
@@ -31544,51 +31544,51 @@
       <x:c r="I491" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>599877</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
@@ -31623,85 +31623,85 @@
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>611036</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>606238</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
@@ -31739,206 +31739,206 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>600580</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H495" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I495" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H495" s="0" t="s">
+      <x:c r="J495" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="P495" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q495" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="P495" s="0" t="s">
+      <x:c r="R495" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>611442</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H496" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I496" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H496" s="14" t="s">
+      <x:c r="J496" s="14" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q496" s="16" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>606241</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
@@ -31986,93 +31986,93 @@
       <x:c r="S498" s="14" t="n">
         <x:v>600424</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I499" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H499" s="0" t="s">
+      <x:c r="J499" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q499" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
@@ -32108,579 +32108,579 @@
       <x:c r="T500" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>595418</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>595419</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>595420</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H504" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I504" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H504" s="14" t="s">
+      <x:c r="J504" s="14" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="P504" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q504" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="P504" s="14" t="s">
+      <x:c r="R504" s="14" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>606275</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>606276</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>606277</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>595464</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>595465</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>595466</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
@@ -32792,51 +32792,51 @@
       <x:c r="T512" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -32849,51 +32849,51 @@
       <x:c r="U513" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
@@ -32903,51 +32903,51 @@
       <x:c r="T514" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -32960,51 +32960,51 @@
       <x:c r="U515" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -33014,51 +33014,51 @@
       <x:c r="T516" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -33071,51 +33071,51 @@
       <x:c r="U517" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
@@ -33362,78 +33362,78 @@
       <x:c r="U522" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>602216</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -33739,51 +33739,51 @@
       <x:c r="I529" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>602250</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
@@ -33828,54 +33828,54 @@
       <x:c r="S530" s="14" t="n">
         <x:v>602251</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -33894,105 +33894,105 @@
       <x:c r="U531" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -34175,144 +34175,144 @@
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>607863</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>608344</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>608345</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
@@ -34361,78 +34361,78 @@
       <x:c r="T539" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>597119</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
@@ -34442,51 +34442,51 @@
       <x:c r="J541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>597120</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34796,57 +34796,57 @@
       <x:c r="G547" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>603618</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34918,51 +34918,51 @@
       <x:c r="J549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>603620</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34974,51 +34974,51 @@
       <x:c r="I550" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>604362</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
@@ -35349,145 +35349,145 @@
       <x:c r="R556" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>603800</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>554791</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I558" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>609736</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -35509,59 +35509,59 @@
       <x:c r="M559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>615758</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>49</x:v>
@@ -35584,84 +35584,84 @@
       <x:c r="S560" s="14" t="n">
         <x:v>614649</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H561" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I561" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>609968</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
@@ -35685,108 +35685,108 @@
       <x:c r="M562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>615764</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
         <x:v>150</x:v>
@@ -35821,84 +35821,84 @@
       <x:c r="S564" s="14" t="n">
         <x:v>614689</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I565" s="4" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>610012</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
@@ -35928,144 +35928,144 @@
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>615985</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>507614</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>598884</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
@@ -36366,51 +36366,51 @@
       <x:c r="J574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>594162</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
@@ -36450,132 +36450,132 @@
       <x:c r="T575" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>594164</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>594165</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
@@ -36783,78 +36783,78 @@
       <x:c r="T581" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>594170</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
@@ -36975,51 +36975,51 @@
       <x:c r="J585" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>594173</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
@@ -37614,78 +37614,78 @@
       <x:c r="S596" s="14" t="n">
         <x:v>594185</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>594186</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
@@ -38156,51 +38156,51 @@
       <x:c r="J606" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>599457</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -38233,51 +38233,51 @@
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>599460</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>49</x:v>
@@ -38290,51 +38290,51 @@
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>594535</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32139</x:v>
@@ -38344,108 +38344,108 @@
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>594536</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>594537</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32139</x:v>
@@ -38455,51 +38455,51 @@
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>594538</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>49</x:v>
@@ -38512,51 +38512,51 @@
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>594539</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32139</x:v>
@@ -38566,51 +38566,51 @@
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>594540</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>49</x:v>
@@ -38623,51 +38623,51 @@
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>594541</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32139</x:v>
@@ -38677,51 +38677,51 @@
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>594542</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>49</x:v>
@@ -38734,51 +38734,51 @@
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>594543</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>32139</x:v>
@@ -38788,51 +38788,51 @@
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>594544</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>49</x:v>
@@ -38845,51 +38845,51 @@
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>594545</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>32139</x:v>
@@ -38899,51 +38899,51 @@
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>594546</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>49</x:v>
@@ -38956,51 +38956,51 @@
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>594547</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32139</x:v>
@@ -39010,51 +39010,51 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>594548</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>49</x:v>
@@ -39067,51 +39067,51 @@
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>594549</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>32139</x:v>
@@ -39121,51 +39121,51 @@
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>594550</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>49</x:v>
@@ -39178,105 +39178,105 @@
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>594551</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>594552</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>49</x:v>
@@ -39289,51 +39289,51 @@
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>594553</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32139</x:v>
@@ -39524,78 +39524,78 @@
       <x:c r="T630" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>605521</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -39670,51 +39670,51 @@
       <x:c r="J633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>611091</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -39756,137 +39756,137 @@
       <x:c r="S634" s="14" t="n">
         <x:v>605941</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q635" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R635" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>600138</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>600139</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
@@ -39927,142 +39927,142 @@
         <x:v>581338</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q638" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R638" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>600144</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>611238</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -40818,81 +40818,81 @@
       <x:c r="S652" s="14" t="n">
         <x:v>607335</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>601749</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -41058,66 +41058,66 @@
       <x:c r="U656" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>607976</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
@@ -41168,115 +41168,115 @@
       <x:c r="S658" s="14" t="n">
         <x:v>602603</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>608111</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -41289,54 +41289,54 @@
       <x:c r="S660" s="14" t="n">
         <x:v>608112</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -41350,54 +41350,54 @@
         <x:v>608162</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I662" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -41410,54 +41410,54 @@
       <x:c r="S662" s="14" t="n">
         <x:v>608168</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
@@ -41471,54 +41471,54 @@
         <x:v>608169</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I664" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -41561,51 +41561,51 @@
       <x:c r="J665" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>603472</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -41765,84 +41765,84 @@
       <x:c r="S668" s="14" t="n">
         <x:v>603535</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I669" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>609591</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -41859,51 +41859,51 @@
       <x:c r="J670" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>604147</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -42226,51 +42226,51 @@
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>598963</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>32139</x:v>
@@ -42881,84 +42881,84 @@
         <x:v>604485</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H688" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I688" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>609762</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="E689" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -43004,84 +43004,84 @@
       <x:c r="U689" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>589717</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -43239,189 +43239,189 @@
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>617488</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="E695" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>617493</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>614352</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -43492,166 +43492,166 @@
       <x:c r="J698" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>607661</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>598898</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H700" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I700" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>609466</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
@@ -43914,93 +43914,93 @@
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>603551</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>609810</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -44190,51 +44190,51 @@
       <x:c r="J710" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>607660</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -44368,51 +44368,51 @@
       <x:c r="I713" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>599148</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
@@ -44563,51 +44563,51 @@
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>618763</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>32139</x:v>
@@ -44829,51 +44829,51 @@
       <x:c r="I721" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>601450</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
@@ -45123,51 +45123,51 @@
       <x:c r="J726" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>602075</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -45543,51 +45543,51 @@
       <x:c r="J733" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>601686</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>35</x:v>
       </x:c>