--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="256">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="257">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -666,50 +666,53 @@
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ECF CHERRI</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Epreuve Théorique Générale du code (ETG)</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PREQUALIFICATION AU TITRE PROFESSIONNEL CTCR</x:t>
   </x:si>
@@ -6235,57 +6238,57 @@
       <x:c r="I85" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>607071</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -6298,60 +6301,60 @@
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>612350</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
@@ -6359,54 +6362,54 @@
       <x:c r="L87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>584759</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6416,103 +6419,103 @@
       <x:c r="L88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>586427</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>616747</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6522,108 +6525,108 @@
       <x:c r="L90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>601240</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>612491</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6636,105 +6639,105 @@
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>584760</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>586432</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6744,103 +6747,103 @@
       <x:c r="L94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>584761</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>607072</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -6856,105 +6859,105 @@
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>612494</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>612498</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6967,156 +6970,156 @@
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>584762</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>607073</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>616749</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -7129,54 +7132,54 @@
       <x:c r="L101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>601296</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>50</x:v>
@@ -7190,54 +7193,54 @@
       <x:c r="L102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>601297</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -7250,54 +7253,54 @@
       <x:c r="L103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>601298</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>50</x:v>
@@ -7311,54 +7314,54 @@
       <x:c r="L104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>601299</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -7371,54 +7374,54 @@
       <x:c r="L105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>601300</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37598</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -7433,51 +7436,51 @@
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>602902</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7490,51 +7493,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>602923</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -7544,54 +7547,54 @@
       <x:c r="L108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>584764</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37598</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7601,54 +7604,54 @@
       <x:c r="L109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>605950</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37598</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7658,54 +7661,54 @@
       <x:c r="L110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>589719</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7715,54 +7718,54 @@
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>600365</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7772,54 +7775,54 @@
       <x:c r="L112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>586428</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7829,54 +7832,54 @@
       <x:c r="L113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>601255</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -7886,54 +7889,54 @@
       <x:c r="L114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>601241</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
@@ -7941,54 +7944,54 @@
       <x:c r="L115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>584766</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7998,106 +8001,106 @@
       <x:c r="L116" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>612502</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>607074</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -8107,108 +8110,108 @@
       <x:c r="L118" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>584768</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>586433</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8218,54 +8221,54 @@
       <x:c r="L120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>612504</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>26</x:v>
@@ -8273,202 +8276,202 @@
       <x:c r="L121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>584770</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>607075</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>612505</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">