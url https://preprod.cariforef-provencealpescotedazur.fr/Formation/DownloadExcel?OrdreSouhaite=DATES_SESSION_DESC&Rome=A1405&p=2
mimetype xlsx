--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -4280,153 +4280,153 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>596667</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>142</x:v>