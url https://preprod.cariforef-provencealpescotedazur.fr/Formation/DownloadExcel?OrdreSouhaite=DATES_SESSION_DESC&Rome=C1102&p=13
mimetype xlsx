--- v2 (2026-04-17)
+++ v3 (2026-04-17)
@@ -437,177 +437,177 @@
   <x:si>
     <x:t>Optima Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>conseiller clientèle des particuliers en banque et assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaali Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique du Coudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention assurance, banque, finance : chargé de clientèle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS assurance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
-  </x:si>
-[...121 lines deleted...]
-    <x:t>BTS assurance</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFPASS</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'indemnisation en assurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Souscripteur en assurance et réassurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
@@ -3145,1292 +3145,1289 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>606255</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>614674</x:v>
+        <x:v>606256</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>35538</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>119</x:v>
-[...2 lines deleted...]
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>606256</x:v>
+        <x:v>596434</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>35538</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L24" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M24" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="N24" s="15" t="n">
+        <x:v>34581</x:v>
+      </x:c>
+      <x:c r="O24" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P24" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="L24" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>596434</x:v>
+        <x:v>601996</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>40253</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>601996</x:v>
+        <x:v>607793</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>40253</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>607793</x:v>
+        <x:v>607803</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>607803</x:v>
+        <x:v>607848</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>607848</x:v>
+        <x:v>607858</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>607858</x:v>
+        <x:v>608486</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>608486</x:v>
+        <x:v>608487</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>608487</x:v>
+        <x:v>613357</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>40193</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>613357</x:v>
+        <x:v>609172</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="P33" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="P33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>609172</x:v>
+        <x:v>609173</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40193</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="I34" s="16" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>609173</x:v>
+        <x:v>609197</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>609197</x:v>
+        <x:v>609198</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38440</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>41083</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>609198</x:v>
+        <x:v>609730</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>609730</x:v>
+        <x:v>614454</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>614454</x:v>
+        <x:v>609978</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>39615</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>609978</x:v>
+        <x:v>609980</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>39615</x:v>
+        <x:v>41338</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41015</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>609980</x:v>
+        <x:v>609986</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41338</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>41015</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>609986</x:v>
+        <x:v>614674</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41716</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>614707</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4455,51 +4452,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>599331</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>181</x:v>
@@ -4564,760 +4561,760 @@
       <x:c r="I45" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>599415</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>606167</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>606168</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>600884</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>595667</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>595668</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>595669</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>595670</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>595671</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>595672</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>595673</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>595674</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>595675</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>595676</x:v>
       </x:c>
@@ -5368,318 +5365,318 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>601165</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>592195</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>592365</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>596840</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>608074</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>608075</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
@@ -5763,218 +5760,218 @@
       <x:c r="M66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>602612</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>608095</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>608096</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>608178</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36591</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6000,102 +5997,102 @@
       <x:c r="M70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>603507</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>608850</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6109,54 +6106,54 @@
       <x:c r="I72" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>608851</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6299,51 +6296,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>599664</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -7288,51 +7285,51 @@
       <x:c r="I93" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>41037</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>616787</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7458,51 +7455,51 @@
       <x:c r="I96" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>599903</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
@@ -8179,51 +8176,51 @@
       <x:c r="E109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>609141</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -8238,51 +8235,51 @@
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>609142</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -8650,51 +8647,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>553765</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -8791,54 +8788,54 @@
       <x:c r="T119" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -9230,51 +9227,51 @@
       <x:c r="I127" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>570768</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>34171</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
@@ -9372,84 +9369,84 @@
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>569969</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35538</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>588327</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>36395</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -9545,75 +9542,75 @@
       <x:c r="R132" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>548173</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>586499</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
@@ -9634,51 +9631,51 @@
       <x:c r="I134" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>552065</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39615</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
@@ -10059,51 +10056,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>548678</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
@@ -10118,51 +10115,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>548679</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10221,54 +10218,54 @@
       <x:c r="I144" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>570268</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10281,54 +10278,54 @@
       <x:c r="I145" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>570276</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10342,54 +10339,54 @@
       <x:c r="I146" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>570280</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10518,51 +10515,51 @@
       <x:c r="J149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>572388</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10606,81 +10603,81 @@
       <x:c r="S150" s="14" t="n">
         <x:v>570593</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q151" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="R151" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>553527</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
@@ -10704,172 +10701,172 @@
       <x:c r="M152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>554788</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>555839</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>555841</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -10885,51 +10882,51 @@
       <x:c r="M155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>556085</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>237</x:v>
@@ -10946,51 +10943,51 @@
       <x:c r="M156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>546430</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39610</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -11052,178 +11049,178 @@
       <x:c r="H158" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>556398</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>556399</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41338</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>609985</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11334,92 +11331,92 @@
       <x:c r="G163" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>575670</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -11459,54 +11456,54 @@
       <x:c r="I165" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>549085</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39615</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11520,54 +11517,54 @@
       <x:c r="I166" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>549087</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11611,256 +11608,256 @@
         <x:v>549117</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>549204</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35538</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>549249</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>549276</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>549286</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
@@ -11883,51 +11880,51 @@
       <x:c r="I172" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>549344</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
@@ -11943,164 +11940,164 @@
       <x:c r="I173" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>599412</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>568254</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="P175" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>568280</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
@@ -12384,139 +12381,139 @@
       <x:c r="S180" s="14" t="n">
         <x:v>599663</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="I181" s="4" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>583400</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>583406</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
@@ -12535,68 +12532,68 @@
       <x:c r="J183" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>554021</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -12660,51 +12657,51 @@
       <x:c r="M185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>545028</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39619</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12776,172 +12773,172 @@
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>555535</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="Q188" s="16" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="R188" s="14" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>545138</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I189" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q189" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>545155</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
@@ -12956,51 +12953,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>547145</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39109</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -13032,307 +13029,307 @@
         <x:v>547157</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="I192" s="16" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>556855</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>556932</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>556939</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>556962</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>556966</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
@@ -13366,101 +13363,101 @@
       <x:c r="M197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>548509</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>35538</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>548482</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -13524,51 +13521,51 @@
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>586195</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
@@ -13578,51 +13575,51 @@
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>586196</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
@@ -14369,51 +14366,51 @@
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>565260</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -14428,51 +14425,51 @@
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>553381</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
@@ -14744,123 +14741,123 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>551864</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>531261</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -15193,51 +15190,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>507648</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
@@ -15252,81 +15249,81 @@
       <x:c r="J230" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>515309</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -15370,51 +15367,51 @@
       <x:c r="J232" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>511000</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -15424,116 +15421,116 @@
       <x:c r="H233" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>511001</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>517249</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -15632,57 +15629,57 @@
       <x:c r="S236" s="14" t="n">
         <x:v>501369</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -15693,378 +15690,378 @@
         <x:v>503811</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>503812</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I239" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q239" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>515098</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="Q240" s="16" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="R240" s="14" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>515137</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I241" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="Q241" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>515198</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>516323</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>516324</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16227,115 +16224,115 @@
       <x:c r="S246" s="14" t="n">
         <x:v>500484</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>502639</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -16671,54 +16668,54 @@
       <x:c r="I254" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>521861</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="n">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>442</x:v>
       </x:c>