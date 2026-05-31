--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -623,51 +623,51 @@
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les essentiels des outils de communication - PAO &amp; WEB -</x:t>
   </x:si>
   <x:si>
     <x:t>Formaltic</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX - LES MILLES</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud|Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
@@ -764,108 +764,108 @@
   <x:si>
     <x:t>Master mention information, communication parcours management de projets en communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information, communication parcours métiers de l'information</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information, communication parcours stratégies de communication et relations presse</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention journalisme parcours journalisme</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention création littéraire parcours création littéraire, recherche et nouvelles formes de narration</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention études européennes et internationales parcours coopération euro-méditerranéennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention administration économique et sociale parcours entreprise et administration des PME-PMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études hispaniques et latino-américaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études interculturelles franco-allemandes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études portugaises et brésiliennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études slaves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres et écriture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres et livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres modernes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences du langage parcours sciences du langage et pluridisciplinarité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention humanités parcours lettres classiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours information scientifique et médiation en environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 3e</x:t>
-  </x:si>
-[...55 lines deleted...]
-    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention philosophie parcours philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours double licence droit-lettres</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention épistémologie, histoire des sciences et des techniques parcours épistémologie, histoire des sciences et techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Journalisme sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Journalisme spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours compétences complémentaires en informatique</x:t>
   </x:si>
@@ -6568,68 +6568,68 @@
       <x:c r="J93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6644,51 +6644,51 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>575529</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
@@ -6701,51 +6701,51 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>575530</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6760,51 +6760,51 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
@@ -6817,110 +6817,110 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>575541</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>39</x:v>
@@ -6933,51 +6933,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6992,51 +6992,51 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>575708</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
@@ -7049,51 +7049,51 @@
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>575709</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7108,51 +7108,51 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>575710</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
@@ -7165,51 +7165,51 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>575711</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7224,51 +7224,51 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
@@ -7281,51 +7281,51 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7340,108 +7340,108 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>575728</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>575729</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7456,51 +7456,51 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>575733</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
@@ -7513,93 +7513,93 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>575779</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>577556</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -7728,51 +7728,51 @@
       <x:c r="J113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>581325</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -7899,51 +7899,51 @@
       <x:c r="J116" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>603924</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -7956,51 +7956,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>574935</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -8015,51 +8015,51 @@
       <x:c r="J118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>574936</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -8131,51 +8131,51 @@
       <x:c r="J120" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>574954</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -8247,105 +8247,105 @@
       <x:c r="J122" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>575799</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q123" s="4" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>575853</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -8357,54 +8357,54 @@
       <x:c r="H124" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q124" s="16" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40161</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
@@ -8639,51 +8639,51 @@
       <x:c r="I129" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>390045</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -8692,100 +8692,100 @@
         <x:v>282</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>390046</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>390029</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -8794,51 +8794,51 @@
         <x:v>282</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>390031</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>