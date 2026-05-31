--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -590,71 +590,71 @@
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option A : management d'unité de restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option C Management des unités d'hébergement</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence</x:t>
   </x:si>
   <x:si>
     <x:t>84032</x:t>
@@ -935,54 +935,54 @@
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>CQP réceptionniste (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
@@ -4434,167 +4434,167 @@
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>609160</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>615765</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>615766</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4854,51 +4854,51 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>616020</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42766</x:v>
@@ -4908,51 +4908,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>595583</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>40</x:v>
@@ -4965,51 +4965,51 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>595584</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42766</x:v>
@@ -5019,51 +5019,51 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>595585</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>40</x:v>
@@ -7949,51 +7949,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>609157</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -8299,51 +8299,51 @@
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>609156</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37862</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -8472,51 +8472,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>607878</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -8644,51 +8644,51 @@
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>607877</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -8937,114 +8937,114 @@
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9057,51 +9057,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>603886</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
@@ -9116,51 +9116,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>603887</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9173,51 +9173,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
@@ -9232,51 +9232,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>603901</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -10818,51 +10818,51 @@
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>553466</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
@@ -12785,150 +12785,150 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>553994</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>573430</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>573431</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14680,51 +14680,51 @@
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>553465</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14739,51 +14739,51 @@
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>553413</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16701,51 +16701,51 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>507304</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>