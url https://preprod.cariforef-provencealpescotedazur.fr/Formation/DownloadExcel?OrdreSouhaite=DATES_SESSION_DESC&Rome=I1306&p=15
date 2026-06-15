--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -10189,107 +10189,107 @@
       <x:c r="I149" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>301</x:v>
       </x:c>