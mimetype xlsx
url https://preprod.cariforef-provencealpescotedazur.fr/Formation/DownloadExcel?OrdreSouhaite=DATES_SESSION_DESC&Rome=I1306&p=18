--- v1 (2026-04-17)
+++ v2 (2026-06-15)
@@ -10087,209 +10087,209 @@
       <x:c r="I147" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>609609</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>22603</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>615486</x:v>
+        <x:v>609609</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22603</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>615486</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -16145,146 +16145,143 @@
       <x:c r="R250" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>548190</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>557460</x:v>
+        <x:v>493629</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s"/>
+      <x:c r="E252" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>507626</x:v>
+        <x:v>494768</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -16294,348 +16291,348 @@
       <x:c r="J253" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>515472</x:v>
+        <x:v>557460</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>511024</x:v>
+        <x:v>507626</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
-      <x:c r="E255" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>517673</x:v>
+        <x:v>515472</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s"/>
+      <x:c r="E256" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>381</x:v>
-[...1 lines deleted...]
-      <x:c r="H256" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>519401</x:v>
+        <x:v>511024</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>564373</x:v>
+        <x:v>517673</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>564376</x:v>
+        <x:v>519401</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -16645,54 +16642,54 @@
       <x:c r="J259" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>564379</x:v>
+        <x:v>564373</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
@@ -16704,167 +16701,170 @@
       <x:c r="J260" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>564380</x:v>
+        <x:v>564376</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>493629</x:v>
+        <x:v>564379</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="H262" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>494768</x:v>
+        <x:v>564380</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>134</x:v>
       </x:c>