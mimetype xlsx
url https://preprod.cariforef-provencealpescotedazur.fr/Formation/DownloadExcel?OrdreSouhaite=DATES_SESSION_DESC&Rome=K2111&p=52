--- v2 (2026-06-01)
+++ v3 (2026-07-26)
@@ -689,215 +689,215 @@
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention gestion des ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences de l'éducation et de la formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contribution formation professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences du langage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linguistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie clinique, psychopathologie et psychologie de la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychogérontologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention français langue étrangère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Français langue étrangère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'études de langue française</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation socioculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention histoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention langues et sociétés</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
-    <x:t>UNIVERSITE DE TOULON</x:t>
+    <x:t>BTSA développement et animation de projets territoriaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement rural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie du développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie cognitive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité carrières sociales parcours éducation spécialisée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travail social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...136 lines deleted...]
-  <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours éducation spécialisée (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -1565,125 +1565,206 @@
   <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir formateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie d'Excellence des Métiers de la Beauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Salarié de l'artisanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Loc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-ANDIOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloc 1 : Réaliser une ingénierie de formation sur mesure, multimodale intégrant le conseil en développement des compétences (Titre Responsable Projets et Ingénierie en formation RPIF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Permis de former</x:t>
   </x:si>
   <x:si>
+    <x:t>Umih Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation formateur hôtellerie restauration</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...47 lines deleted...]
-    <x:t>01/02/2026 00:00:00</x:t>
+    <x:t>JUAN LES PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation recherche de fuites après compteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Détection Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE THOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à la certification Qualiopi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Céla Solution RH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Normalisation formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'ingénierie pédagogique (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Croix Blanche Prévention</x:t>
   </x:si>
   <x:si>
     <x:t>CBP</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Tuteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public , Tuteur</x:t>
@@ -1691,131 +1772,50 @@
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur en sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Action 3 - Idea Formation</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Si Région Paca</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Umih Formation</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
@@ -2243,71 +2243,116 @@
   <x:si>
     <x:t>Assistance Publique des Hôpitaux de Marseille - Institut Régional de Formations Spécialisées en Santé Houphouet Boigny</x:t>
   </x:si>
   <x:si>
     <x:t>IRFSS</x:t>
   </x:si>
   <x:si>
     <x:t>13314</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de cadre de santé (expérimental)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion des ressources humaines parcours coaching dans les organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion des ressources humaines parcours économie sociale et solidaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion des ressources humaines parcours gestion des compétences et des talents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion des ressources humaines parcours recherche, études et conseil en organisation, travail et ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion des ressources humaines parcours responsabilité sociale des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif parcours conseiller principal d'éducation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours conception et management de formations en hygiène sécurité et développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours métiers de la recherche et de l'expertise en éducation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours responsable de formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours rédacteur professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention pratiques et ingénierie de la formation parcours ingénierie pédagogique numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
     <x:t>France Orientation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, cultures et représentations</x:t>
   </x:si>
   <x:si>
-    <x:t>AMU</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence mention histoire parcours histoire, la Méditerranée et le monde</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, pouvoirs et sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, territoires et économies parcours histoire, territoires et économies</x:t>
   </x:si>
   <x:si>
     <x:t>Digital learning : une propriété intellectuelle adaptée</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Tutorat formation à distance</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir sa classe virtuelle : conception</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir sa classe virtuelle : animation</x:t>
@@ -2408,141 +2453,96 @@
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours chinois</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours hébreu et études juives</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours italien</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours portugais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours russe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours trilangue</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention gestion des ressources humaines parcours gestion des compétences et des talents</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF (Lyon 2) - Module (VAE) - Analyse de l’environnement professionnel, acteurs, système et institutions</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences éducation</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF  (Rouen) - Module (VAE) - Analyse de l’environnement professionnel, acteurs, système et institutions</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF  (Rouen) - Module (VAE) - Ingénierie numérique et pilotage de projet de formation</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF  (Rouen) - Module (VAE) - Fondamentaux théoriques de l'animation et de l'accomp. des personnes en formation</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF  (Rouen) - Module (VAE) - Conseil et gestion de projet numérique en formation</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF (Rouen) - Module (VAE) - Recherche en éducation et formation</x:t>
   </x:si>
   <x:si>
     <x:t>M2 INPEF  (Rouen) - Module (VAE) - Mémoire</x:t>
   </x:si>
   <x:si>
     <x:t>Master 2 Sciences de l'éducation - Parcours Ingénierie Numérique et Pédagogique en Education et Formation (Rouen)</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Permis de former recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
@@ -6872,2158 +6872,2161 @@
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>620311</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38695</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="P65" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="P65" s="0" t="s">
+      <x:c r="S65" s="0" t="n">
+        <x:v>595468</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q65" s="4" t="s">
+      <x:c r="U65" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>595468</x:v>
+        <x:v>595469</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>595469</x:v>
+        <x:v>595470</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>595470</x:v>
+        <x:v>595471</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="Q69" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="R69" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="n">
+        <x:v>595472</x:v>
+      </x:c>
+      <x:c r="T69" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q69" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>35912</x:v>
+        <x:v>38156</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>13364</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R70" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q70" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>595472</x:v>
+        <x:v>595480</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38156</x:v>
+        <x:v>38696</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>13364</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>595480</x:v>
+        <x:v>591881</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38696</x:v>
+        <x:v>39022</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>14272</x:v>
+        <x:v>14411</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>591881</x:v>
+        <x:v>591971</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>39022</x:v>
+        <x:v>39506</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>14411</x:v>
+        <x:v>15235</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>591971</x:v>
+        <x:v>592113</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>592113</x:v>
+        <x:v>592114</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>592114</x:v>
+        <x:v>592115</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>223</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>15235</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q76" s="16" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="R76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q76" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>592115</x:v>
+        <x:v>596560</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C77" s="3" t="s"/>
+      <x:c r="C77" s="3" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
+      <x:c r="J77" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="Q77" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="R77" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="Q77" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>596560</x:v>
+        <x:v>597461</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>597461</x:v>
+        <x:v>597462</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>597462</x:v>
+        <x:v>597463</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="R80" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="Q80" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>597463</x:v>
+        <x:v>597464</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38152</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P81" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S81" s="0" t="n">
+        <x:v>613345</x:v>
+      </x:c>
+      <x:c r="T81" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="U81" s="4" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>40740</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>613345</x:v>
+        <x:v>592807</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592807</x:v>
+        <x:v>592808</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>592808</x:v>
+        <x:v>592809</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>40740</x:v>
+        <x:v>38695</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>14227</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>592809</x:v>
+        <x:v>591858</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38695</x:v>
+        <x:v>39684</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>12514</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>591858</x:v>
+        <x:v>592185</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>39684</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>12514</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>592185</x:v>
+        <x:v>596275</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38992</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>596275</x:v>
+        <x:v>596688</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>35514</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>596688</x:v>
+        <x:v>592371</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="Q90" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q90" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>592371</x:v>
+        <x:v>592372</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>592372</x:v>
+        <x:v>592373</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>592373</x:v>
+        <x:v>592374</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="S93" s="0" t="n">
+        <x:v>592392</x:v>
+      </x:c>
+      <x:c r="T93" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q93" s="4" t="s">
+      <x:c r="U93" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>592392</x:v>
+        <x:v>592393</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>40098</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>592393</x:v>
+        <x:v>602616</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H96" s="14" t="s"/>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
+        <x:v>267</x:v>
+      </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>602616</x:v>
+        <x:v>603395</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35514</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>603395</x:v>
+        <x:v>603396</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>162</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>35514</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>266</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>603396</x:v>
+        <x:v>597263</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>597263</x:v>
+        <x:v>597264</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>597264</x:v>
+        <x:v>597265</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>38154</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>597265</x:v>
+        <x:v>599239</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>162</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>38695</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>599239</x:v>
+        <x:v>591857</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -15255,75 +15258,75 @@
       <x:c r="R216" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>609478</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36202</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>44517</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>598441</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
@@ -15812,75 +15815,75 @@
       <x:c r="S226" s="14" t="n">
         <x:v>613337</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>613971</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
@@ -16945,96 +16948,100 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>603782</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="C248" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C248" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>213</x:v>
-[...1 lines deleted...]
-      <x:c r="J248" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J248" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>608537</x:v>
+        <x:v>608907</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="U248" s="16" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -17668,1604 +17675,1595 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>601522</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>502</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>588112</x:v>
+        <x:v>600987</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>517</x:v>
-[...1 lines deleted...]
-      <x:c r="H262" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
+      <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>44586</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>599731</x:v>
+        <x:v>601113</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
+      <x:c r="E263" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>616314</x:v>
+        <x:v>616811</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>337</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>611574</x:v>
+        <x:v>601106</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>523</x:v>
-[...2 lines deleted...]
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>42856</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>600626</x:v>
+        <x:v>601121</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H266" s="14" t="s"/>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s">
+        <x:v>525</x:v>
+      </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>613336</x:v>
+        <x:v>606793</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
-      <x:c r="E267" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>213</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44536</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>609206</x:v>
+        <x:v>613601</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>434</x:v>
-[...1 lines deleted...]
-      <x:c r="C268" s="15" t="s"/>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C268" s="15" t="n">
+        <x:v>36652</x:v>
+      </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>525</x:v>
-[...1 lines deleted...]
-      <x:c r="H268" s="14" t="s"/>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>536</x:v>
+      </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>526</x:v>
-[...1 lines deleted...]
-      <x:c r="J268" s="14" t="s"/>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="J268" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>44586</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>609355</x:v>
+        <x:v>615662</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>528</x:v>
-[...1 lines deleted...]
-      <x:c r="C269" s="3" t="s"/>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C269" s="3" t="n">
+        <x:v>36652</x:v>
+      </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="J269" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>44588</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>614385</x:v>
+        <x:v>615663</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>573354</x:v>
+        <x:v>598240</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>573355</x:v>
+        <x:v>576683</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>42856</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>546270</x:v>
+        <x:v>600982</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>434</x:v>
-[...1 lines deleted...]
-      <x:c r="C273" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C273" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="J273" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>44586</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>585291</x:v>
+        <x:v>588112</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>536</x:v>
-[...1 lines deleted...]
-      <x:c r="H274" s="14" t="s"/>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
+        <x:v>546</x:v>
+      </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>42856</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>585293</x:v>
+        <x:v>599731</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>605343</x:v>
+        <x:v>616314</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="C276" s="15" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C276" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>540</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>338</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>541</x:v>
-[...1 lines deleted...]
-      <x:c r="J276" s="14" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="J276" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P276" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="Q276" s="16" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="R276" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="S276" s="14" t="n">
+        <x:v>611574</x:v>
+      </x:c>
+      <x:c r="T276" s="16" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>42785</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P277" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="Q277" s="4" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="R277" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="S277" s="0" t="n">
+        <x:v>600626</x:v>
+      </x:c>
+      <x:c r="T277" s="4" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="C278" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C278" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>541</x:v>
-[...1 lines deleted...]
-      <x:c r="J278" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J278" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P278" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="Q278" s="16" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="R278" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S278" s="14" t="n">
+        <x:v>613336</x:v>
+      </x:c>
+      <x:c r="T278" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="P278" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
-      <x:c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>337</x:v>
-[...2 lines deleted...]
-        <x:v>338</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>339</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>616811</x:v>
+        <x:v>608537</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="C280" s="15" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C280" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s"/>
+      <x:c r="E280" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>541</x:v>
-[...1 lines deleted...]
-      <x:c r="J280" s="14" t="s"/>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J280" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P280" s="14" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="Q280" s="16" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="R280" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S280" s="14" t="n">
+        <x:v>609206</x:v>
+      </x:c>
+      <x:c r="T280" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="P280" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>42785</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="P281" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="Q281" s="4" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="R281" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="S281" s="0" t="n">
+        <x:v>609355</x:v>
+      </x:c>
+      <x:c r="T281" s="4" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>545</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>44557</x:v>
+        <x:v>44588</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>606793</x:v>
+        <x:v>614385</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>608907</x:v>
+        <x:v>573354</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>550</x:v>
-[...1 lines deleted...]
-      <x:c r="C284" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C284" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>551</x:v>
-[...1 lines deleted...]
-      <x:c r="H284" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>552</x:v>
-[...1 lines deleted...]
-      <x:c r="J284" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J284" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>44536</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>613601</x:v>
+        <x:v>573355</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>556</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>559</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>44557</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>615662</x:v>
+        <x:v>546270</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>555</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>556</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>557</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>559</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>44557</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>615663</x:v>
+        <x:v>585291</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>560</x:v>
-[...2 lines deleted...]
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>44586</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>598240</x:v>
+        <x:v>585293</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>434</x:v>
-[...1 lines deleted...]
-      <x:c r="C288" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C288" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>565</x:v>
-[...1 lines deleted...]
-      <x:c r="J288" s="14" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="J288" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>44586</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>576683</x:v>
+        <x:v>605343</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="P289" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="Q289" s="4" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="R289" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="S289" s="0" t="n">
+        <x:v>600976</x:v>
+      </x:c>
+      <x:c r="T289" s="4" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
@@ -19510,51 +19508,51 @@
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>579686</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -19870,72 +19868,72 @@
         <x:v>589</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>601666</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>44517</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>608310</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
@@ -21169,176 +21167,176 @@
       <x:c r="R323" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>579983</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>603935</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>603938</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>44586</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>603943</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
@@ -22527,127 +22525,127 @@
         <x:v>599222</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>590157</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38681</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42814</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>590158</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
@@ -22898,51 +22896,51 @@
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>579688</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>664</x:v>
@@ -24451,60 +24449,60 @@
       <x:c r="G383" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>609278</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
@@ -24968,108 +24966,108 @@
       <x:c r="G392" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>611996</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>574317</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
@@ -25464,5263 +25462,5263 @@
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>547011</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
-      <x:c r="E401" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>567804</x:v>
+        <x:v>575864</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H402" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>570090</x:v>
+        <x:v>575866</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
-      <x:c r="E403" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>572320</x:v>
+        <x:v>575867</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>40740</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>14227</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>580607</x:v>
+        <x:v>575868</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>40740</x:v>
+        <x:v>35912</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>14227</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>580608</x:v>
+        <x:v>575869</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>40740</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>14227</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>580609</x:v>
+        <x:v>575920</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>40740</x:v>
+        <x:v>38152</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>14227</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>580610</x:v>
+        <x:v>575933</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>734</x:v>
-[...1 lines deleted...]
-      <x:c r="C408" s="15" t="s"/>
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C408" s="15" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J408" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J408" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>580653</x:v>
+        <x:v>575934</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>738</x:v>
-[...1 lines deleted...]
-      <x:c r="C409" s="3" t="s"/>
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C409" s="3" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J409" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>44596</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>580654</x:v>
+        <x:v>575935</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>739</x:v>
-[...1 lines deleted...]
-      <x:c r="C410" s="15" t="s"/>
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C410" s="15" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J410" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J410" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>580655</x:v>
+        <x:v>575936</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>740</x:v>
-[...1 lines deleted...]
-      <x:c r="C411" s="3" t="s"/>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C411" s="3" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J411" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>44596</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>580656</x:v>
+        <x:v>575937</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>741</x:v>
-[...1 lines deleted...]
-      <x:c r="C412" s="15" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C412" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s"/>
+      <x:c r="E412" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>663</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J412" s="14" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="J412" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>580659</x:v>
+        <x:v>558990</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>742</x:v>
-[...1 lines deleted...]
-      <x:c r="C413" s="3" t="s"/>
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J413" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>44596</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>580660</x:v>
+        <x:v>598349</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>743</x:v>
-[...1 lines deleted...]
-      <x:c r="C414" s="15" t="s"/>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C414" s="15" t="n">
+        <x:v>38953</x:v>
+      </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J414" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J414" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K414" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>580661</x:v>
+        <x:v>563385</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>35514</x:v>
+        <x:v>38953</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
-      <x:c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>554852</x:v>
+        <x:v>563392</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>35514</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>266</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>554853</x:v>
+        <x:v>567804</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S417" s="0" t="n">
+        <x:v>570090</x:v>
+      </x:c>
+      <x:c r="T417" s="4" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="U417" s="4" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>734</x:v>
-[...1 lines deleted...]
-      <x:c r="C418" s="15" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C418" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s"/>
+      <x:c r="E418" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>663</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J418" s="14" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J418" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>585114</x:v>
+        <x:v>572320</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>738</x:v>
-[...1 lines deleted...]
-      <x:c r="C419" s="3" t="s"/>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="n">
+        <x:v>40740</x:v>
+      </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>44596</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>585115</x:v>
+        <x:v>580607</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>739</x:v>
-[...1 lines deleted...]
-      <x:c r="C420" s="15" t="s"/>
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C420" s="15" t="n">
+        <x:v>40740</x:v>
+      </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J420" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J420" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>585116</x:v>
+        <x:v>580608</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>740</x:v>
-[...1 lines deleted...]
-      <x:c r="C421" s="3" t="s"/>
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C421" s="3" t="n">
+        <x:v>40740</x:v>
+      </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J421" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>44596</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>585117</x:v>
+        <x:v>580609</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>741</x:v>
-[...1 lines deleted...]
-      <x:c r="C422" s="15" t="s"/>
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C422" s="15" t="n">
+        <x:v>40740</x:v>
+      </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J422" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J422" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K422" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>44596</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>585118</x:v>
+        <x:v>580610</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>44596</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>585119</x:v>
+        <x:v>580653</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>44596</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>585120</x:v>
+        <x:v>580654</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H425" s="0" t="s">
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>557318</x:v>
+        <x:v>580655</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>745</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>15235</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>575532</x:v>
+        <x:v>580656</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>746</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>15235</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>575533</x:v>
+        <x:v>580659</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>747</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>575538</x:v>
+        <x:v>580660</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>748</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>575539</x:v>
+        <x:v>580661</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>38695</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s"/>
+      <x:c r="E430" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>575540</x:v>
+        <x:v>554852</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
+      <x:c r="E431" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H431" s="0" t="s">
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>585276</x:v>
+        <x:v>554853</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>39022</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>721</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>14411</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>575691</x:v>
+        <x:v>556232</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>754</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>575692</x:v>
+        <x:v>585114</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>755</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>575693</x:v>
+        <x:v>585115</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>756</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>13364</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>575696</x:v>
+        <x:v>585116</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>757</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>13364</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>575697</x:v>
+        <x:v>585117</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>758</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>13364</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>575698</x:v>
+        <x:v>585118</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>759</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>14272</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>575699</x:v>
+        <x:v>585119</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>760</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>44596</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>575707</x:v>
+        <x:v>585120</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>721</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>575708</x:v>
+        <x:v>557318</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>40098</x:v>
+        <x:v>39506</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>15235</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>575709</x:v>
+        <x:v>575532</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>39506</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>15235</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>575710</x:v>
+        <x:v>575533</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
-        <x:v>40098</x:v>
+        <x:v>38695</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>575711</x:v>
+        <x:v>575538</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>38695</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>575713</x:v>
+        <x:v>575539</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>38695</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>575714</x:v>
+        <x:v>575540</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>721</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>575715</x:v>
+        <x:v>585276</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>39022</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
-      <x:c r="E447" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>14411</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>557885</x:v>
+        <x:v>575691</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>767</x:v>
-[...1 lines deleted...]
-      <x:c r="H448" s="14" t="s"/>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s">
+        <x:v>725</x:v>
+      </x:c>
       <x:c r="I448" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>557886</x:v>
+        <x:v>575692</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>575716</x:v>
+        <x:v>575693</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>38156</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>13364</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>575717</x:v>
+        <x:v>575696</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>38156</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13364</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>575718</x:v>
+        <x:v>575697</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>38156</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>13364</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>575719</x:v>
+        <x:v>575698</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>38696</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>575720</x:v>
+        <x:v>575699</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>575721</x:v>
+        <x:v>575707</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>575722</x:v>
+        <x:v>575708</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>575723</x:v>
+        <x:v>575709</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>575724</x:v>
+        <x:v>575710</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>575725</x:v>
+        <x:v>575711</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>575792</x:v>
+        <x:v>575713</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>35912</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>581326</x:v>
+        <x:v>575714</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>38152</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>581578</x:v>
+        <x:v>575715</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>38154</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s"/>
+      <x:c r="E462" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H462" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
+      <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>581581</x:v>
+        <x:v>557885</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>38443</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
+      <x:c r="E463" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>721</x:v>
-[...2 lines deleted...]
-        <x:v>729</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>43435</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="Q463" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="Q463" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>590425</x:v>
+        <x:v>557886</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H464" s="14" t="s"/>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s">
+        <x:v>725</x:v>
+      </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>581615</x:v>
+        <x:v>575716</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H465" s="0" t="s">
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>581715</x:v>
+        <x:v>575717</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>788</x:v>
-[...1 lines deleted...]
-      <x:c r="C466" s="15" t="s"/>
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="C466" s="15" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J466" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J466" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K466" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>573449</x:v>
+        <x:v>575718</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>790</x:v>
-[...1 lines deleted...]
-      <x:c r="C467" s="3" t="s"/>
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C467" s="3" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J467" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>573505</x:v>
+        <x:v>575719</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>791</x:v>
-[...1 lines deleted...]
-      <x:c r="C468" s="15" t="s"/>
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C468" s="15" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J468" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J468" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>573506</x:v>
+        <x:v>575720</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>792</x:v>
-[...1 lines deleted...]
-      <x:c r="C469" s="3" t="s"/>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="C469" s="3" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J469" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>573507</x:v>
+        <x:v>575721</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>469</x:v>
-[...1 lines deleted...]
-      <x:c r="H470" s="14" t="s"/>
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s">
+        <x:v>725</x:v>
+      </x:c>
       <x:c r="I470" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>580116</x:v>
+        <x:v>575722</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>793</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>794</x:v>
-[...1 lines deleted...]
-      <x:c r="C471" s="3" t="s"/>
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="C471" s="3" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J471" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>573508</x:v>
+        <x:v>575723</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>795</x:v>
-[...1 lines deleted...]
-      <x:c r="C472" s="15" t="s"/>
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C472" s="15" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J472" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J472" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>573509</x:v>
+        <x:v>575724</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>796</x:v>
-[...1 lines deleted...]
-      <x:c r="C473" s="3" t="s"/>
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="C473" s="3" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J473" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>573510</x:v>
+        <x:v>575725</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>797</x:v>
-[...1 lines deleted...]
-      <x:c r="C474" s="15" t="s"/>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C474" s="15" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J474" s="14" t="s"/>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J474" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>573511</x:v>
+        <x:v>575792</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>797</x:v>
-[...1 lines deleted...]
-      <x:c r="C475" s="3" t="s"/>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C475" s="3" t="n">
+        <x:v>35912</x:v>
+      </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="J475" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>573512</x:v>
+        <x:v>581326</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>38152</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H476" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s">
+        <x:v>794</x:v>
+      </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>547165</x:v>
+        <x:v>581578</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>38953</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>44557</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>585548</x:v>
+        <x:v>581581</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>35912</x:v>
+        <x:v>38443</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>43435</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>575864</x:v>
+        <x:v>590425</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>35912</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>721</x:v>
-[...2 lines deleted...]
-        <x:v>729</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>575866</x:v>
+        <x:v>581615</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>35912</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>721</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>575867</x:v>
+        <x:v>581715</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="C481" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>575868</x:v>
+        <x:v>573449</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>801</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>33054</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>575869</x:v>
+        <x:v>573505</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>802</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>575920</x:v>
+        <x:v>573506</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="C484" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>575933</x:v>
+        <x:v>573507</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>38152</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
-        <x:v>721</x:v>
-[...2 lines deleted...]
-        <x:v>729</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>575934</x:v>
+        <x:v>580116</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C486" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>575935</x:v>
+        <x:v>573508</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="C487" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>589</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>575936</x:v>
+        <x:v>573509</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="C488" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>575937</x:v>
+        <x:v>573510</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
-      <x:c r="E489" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H489" s="0" t="s">
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>558990</x:v>
+        <x:v>573511</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="C490" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
-        <x:v>589</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>598349</x:v>
+        <x:v>573512</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>38953</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
+      <x:c r="E491" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>44557</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>563385</x:v>
+        <x:v>547165</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>563392</x:v>
+        <x:v>585548</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -30867,176 +30865,176 @@
       <x:c r="R495" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>520586</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>44586</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>545883</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>545890</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>545894</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
@@ -31080,73 +31078,73 @@
         <x:v>557317</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>584545</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
@@ -31282,51 +31280,51 @@
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>557316</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>793</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -31339,51 +31337,51 @@
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>577762</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>793</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>823</x:v>
@@ -31616,51 +31614,51 @@
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>571018</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
@@ -31695,240 +31693,240 @@
         <x:v>129</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>573016</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>572669</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>577464</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>573971</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>578141</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
@@ -32286,51 +32284,51 @@
       <x:c r="J521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>556661</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -32908,225 +32906,225 @@
         <x:v>145</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>566997</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>44579</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>610849</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>553404</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>553451</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>861</x:v>
@@ -33284,164 +33282,164 @@
       <x:c r="J539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>539321</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>578599</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>578584</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>35514</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
@@ -33452,301 +33450,301 @@
       <x:c r="G542" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>453828</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>578524</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>26239</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>442197</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>578522</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>555</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>578523</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -33764,229 +33762,229 @@
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>456835</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>451527</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>451529</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>398476</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>398484</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
@@ -33995,663 +33993,663 @@
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>398491</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>398499</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>269544</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>286243</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C556" s="15" t="s"/>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>286244</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>286246</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>286247</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>286248</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>286249</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>286250</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>224241</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>224243</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s"/>
       <x:c r="K564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>224261</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">