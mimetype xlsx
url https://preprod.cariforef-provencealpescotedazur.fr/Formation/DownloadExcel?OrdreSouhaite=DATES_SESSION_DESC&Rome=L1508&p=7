--- v2 (2026-04-16)
+++ v3 (2026-07-26)
@@ -5216,596 +5216,596 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>610205</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>610223</x:v>
+        <x:v>610218</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>610224</x:v>
+        <x:v>610223</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>610236</x:v>
+        <x:v>610224</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>610237</x:v>
+        <x:v>610236</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>610245</x:v>
+        <x:v>610237</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>610246</x:v>
+        <x:v>610245</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>45061</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>610258</x:v>
+        <x:v>610246</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>610259</x:v>
+        <x:v>610258</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>45061</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>610262</x:v>
+        <x:v>610259</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>610263</x:v>
+        <x:v>610262</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>610218</x:v>
+        <x:v>610263</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">