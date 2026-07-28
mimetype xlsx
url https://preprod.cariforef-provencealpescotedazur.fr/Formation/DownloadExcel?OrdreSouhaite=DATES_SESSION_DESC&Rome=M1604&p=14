--- v2 (2026-05-31)
+++ v3 (2026-07-28)
@@ -41894,60 +41894,60 @@
       <x:c r="G671" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>499306</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s">
@@ -42942,60 +42942,60 @@
       <x:c r="G689" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>499308</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>152</x:v>