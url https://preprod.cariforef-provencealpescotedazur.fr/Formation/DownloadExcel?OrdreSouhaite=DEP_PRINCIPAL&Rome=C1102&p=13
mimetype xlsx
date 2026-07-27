--- v1 (2026-04-17)
+++ v2 (2026-07-27)
@@ -443,144 +443,144 @@
   <x:si>
     <x:t>Titre professionnel conseiller commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de clientèles en assurance et banque (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attaché commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jacques Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aleo Innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller de clientèle de particuliers banque et assurance (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice (Brown Séquard)</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
-  </x:si>
-[...91 lines deleted...]
-    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice (Brown Séquard)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Acquisition de la capacité professionnelle IAS et préparation à l'immatriculation ORIAS</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Felappi - Infinity Group Academy</x:t>
   </x:si>
@@ -3063,335 +3063,338 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>554021</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>40253</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>598960</x:v>
+        <x:v>573919</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>40253</x:v>
+        <x:v>39743</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>41054</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>573919</x:v>
+        <x:v>549571</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39743</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>549571</x:v>
+        <x:v>545138</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>545138</x:v>
+        <x:v>545155</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>545155</x:v>
+        <x:v>555839</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -3401,1176 +3404,1174 @@
       <x:c r="I25" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>555839</x:v>
+        <x:v>555841</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>555841</x:v>
+        <x:v>556399</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>38815</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>41075</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S27" s="0" t="n">
+        <x:v>578828</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="R27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38815</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>41075</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>578828</x:v>
+        <x:v>564176</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>564176</x:v>
+        <x:v>547433</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>547433</x:v>
+        <x:v>572338</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38440</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>72</x:v>
-[...2 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>41083</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>572338</x:v>
+        <x:v>504946</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>504946</x:v>
+        <x:v>507648</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>507648</x:v>
+        <x:v>511000</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>38815</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41075</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>511000</x:v>
+        <x:v>559221</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38815</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>41075</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>559221</x:v>
+        <x:v>515098</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>515098</x:v>
+        <x:v>515137</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>515137</x:v>
+        <x:v>515198</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>515198</x:v>
+        <x:v>502639</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>502639</x:v>
+        <x:v>502640</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>502640</x:v>
+        <x:v>598960</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>608178</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="P42" s="14" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>606974</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>595672</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>595675</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -4586,201 +4587,201 @@
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>599415</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>595667</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>41037</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>616787</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>606941</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
@@ -4808,293 +4809,293 @@
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>606256</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I50" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>607848</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>607858</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>608486</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>608487</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>172</x:v>
@@ -5446,51 +5447,51 @@
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>616225</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
@@ -5637,51 +5638,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>616217</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>34171</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -6160,51 +6161,51 @@
       <x:c r="G72" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>599664</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
@@ -6469,154 +6470,154 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>583313</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>595668</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>595669</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>247</x:v>
@@ -6803,51 +6804,51 @@
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>596840</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -6857,113 +6858,113 @@
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>608074</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>608075</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -7038,154 +7039,154 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>608096</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>595673</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>595674</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>262</x:v>
@@ -7202,105 +7203,105 @@
       <x:c r="M90" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>600884</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>595671</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>74</x:v>
@@ -7371,51 +7372,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>535317</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>222</x:v>
@@ -7432,51 +7433,51 @@
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>496112</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -7492,54 +7493,54 @@
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>521861</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -7551,51 +7552,51 @@
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>495426</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
@@ -7608,51 +7609,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>501369</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>261</x:v>
@@ -7669,51 +7670,51 @@
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>503811</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -7726,62 +7727,62 @@
       <x:c r="L99" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>553485</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -7793,51 +7794,51 @@
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>531261</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
@@ -7853,51 +7854,51 @@
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>530478</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -7909,51 +7910,51 @@
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>517249</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
@@ -7966,105 +7967,105 @@
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>515309</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>35538</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>572388</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -8193,115 +8194,115 @@
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>567061</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35538</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>570268</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -8664,51 +8665,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>549087</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>223</x:v>
@@ -8909,51 +8910,51 @@
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>556855</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -8971,51 +8972,51 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>556932</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
@@ -9025,51 +9026,51 @@
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>556939</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -9232,51 +9233,51 @@
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>548482</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
@@ -9407,51 +9408,51 @@
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>545039</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
@@ -9467,112 +9468,112 @@
       <x:c r="G129" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>599663</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>583400</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
@@ -9675,51 +9676,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>549286</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
@@ -9857,79 +9858,79 @@
         <x:v>583314</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q136" s="16" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>553765</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
@@ -10248,51 +10249,51 @@
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>548173</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
@@ -11451,51 +11452,51 @@
       <x:c r="L163" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>553381</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
@@ -11510,51 +11511,51 @@
       <x:c r="L164" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>553395</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -11570,51 +11571,51 @@
       <x:c r="L165" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>546924</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -11798,51 +11799,51 @@
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>500484</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
@@ -11857,51 +11858,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>547144</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -11914,51 +11915,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>505578</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
@@ -11973,51 +11974,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>505958</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -12030,51 +12031,51 @@
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>506639</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>111</x:v>
@@ -12091,51 +12092,51 @@
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>506786</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -12218,85 +12219,85 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>568254</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>583406</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
@@ -12849,51 +12850,51 @@
       <x:c r="M187" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>557581</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -13580,51 +13581,51 @@
       <x:c r="M200" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>611409</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -13866,51 +13867,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>609444</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
@@ -13925,51 +13926,51 @@
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>601547</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13982,108 +13983,108 @@
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>601548</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>595676</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14096,51 +14097,51 @@
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>602594</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39109</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
@@ -14215,51 +14216,51 @@
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>599407</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -15106,94 +15107,94 @@
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>606255</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>607793</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
@@ -15227,51 +15228,51 @@
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>607803</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -15668,51 +15669,51 @@
         <x:v>35538</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>596434</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
@@ -15747,170 +15748,170 @@
       <x:c r="M238" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>614674</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41716</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>614707</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>614454</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -15985,97 +15986,97 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>606168</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>595670</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>74</x:v>
@@ -16131,51 +16132,51 @@
       <x:c r="G245" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>588327</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
@@ -16207,167 +16208,167 @@
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>503812</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>516323</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>516324</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -16545,51 +16546,51 @@
       <x:c r="G252" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>549249</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
@@ -16642,99 +16643,99 @@
         <x:v>570276</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q254" s="16" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>564175</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>95</x:v>