--- v2 (2026-06-01)
+++ v3 (2026-07-27)
@@ -449,188 +449,188 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la création et du design de marque (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de Communication et Publicité</x:t>
   </x:si>
   <x:si>
     <x:t>ISCOM</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de Communication et Publicité - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
+    <x:t>Bachelor 1 - 3D, animation, jeux vidéo et technologies immersives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor Audiovisuel - 2ème année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conception réalisation audiovisuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projets audiovisuels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activmedia Global Synergy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceytyxia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concepteur webdesigner (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dac Itecom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de projets digitaux en UX design (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Designer numérique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC 3 Pilotage et mise en œuvre du projet webmarketing et de la communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketing digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale spécificité gestion de projet web et e-commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale spécificité marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cycle Professionnel Design Graphique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sketchup Pro : Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel SketchUp</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bachelor 1 - 3D, animation, jeux vidéo et technologies immersives</x:t>
-[...118 lines deleted...]
-  <x:si>
     <x:t>Blender Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel image synthèse</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la création et du design de marque</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Affinity photo</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
@@ -2330,183 +2330,183 @@
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant web et marketing (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Designer graphique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projet digital (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UX/UI Designer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2032 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UX/UI Designer (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction HTML, CSS et JavaScript - bootcamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projet digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Créer et gérer moi-même le site internet de mon entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser les techniques de création d’assets de jeux vidéo (blender, modélisation, texturing et création d'assets)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mg Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel 3DSMAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maitrisez l'art du design avec Canva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
-  </x:si>
-[...115 lines deleted...]
-    <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Scherrer - Phebus Formation</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
@@ -4655,1361 +4655,1360 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>590824</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>126</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>40602</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="14" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>72502</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>505621</x:v>
+        <x:v>590825</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>590825</x:v>
+        <x:v>616470</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46264</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>616470</x:v>
+        <x:v>590574</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C27" s="3" t="s"/>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>39107</x:v>
+      </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>46264</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="P27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>590574</x:v>
+        <x:v>578963</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39107</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>572509</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="Q28" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>572509</x:v>
+        <x:v>572510</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>572510</x:v>
+        <x:v>572511</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>35634</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="I31" s="4" t="s">
+      <x:c r="J31" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="K31" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L31" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="M31" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="N31" s="3" t="n">
+        <x:v>46003</x:v>
+      </x:c>
+      <x:c r="O31" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="S31" s="0" t="n">
+        <x:v>569997</x:v>
+      </x:c>
+      <x:c r="T31" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J31" s="0" t="s">
-[...29 lines deleted...]
-      <x:c r="T31" s="4" t="s">
+      <x:c r="U31" s="4" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>39240</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>508293</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="Q32" s="16" t="s">
+      <x:c r="U32" s="16" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39240</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>508293</x:v>
+        <x:v>509841</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>35634</x:v>
+        <x:v>36987</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>509841</x:v>
+        <x:v>509866</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>36987</x:v>
+        <x:v>36443</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>46336</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="S35" s="0" t="n">
+        <x:v>451882</x:v>
+      </x:c>
+      <x:c r="T35" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>36443</x:v>
+        <x:v>34413</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>451882</x:v>
+        <x:v>559188</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>34413</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>559188</x:v>
+        <x:v>559189</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>559189</x:v>
+        <x:v>559191</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>559191</x:v>
+        <x:v>559196</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>559196</x:v>
+        <x:v>559215</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35634</x:v>
+        <x:v>34413</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>559215</x:v>
+        <x:v>559224</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>559224</x:v>
+        <x:v>559227</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>34413</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>559227</x:v>
+        <x:v>559230</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>34413</x:v>
+        <x:v>36987</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46336</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>559230</x:v>
+        <x:v>559235</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="J45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>46336</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>559235</x:v>
+        <x:v>559254</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>72502</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>559254</x:v>
+        <x:v>505621</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>71140</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>505743</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
@@ -6039,91 +6038,91 @@
       <x:c r="M48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>590122</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>606816</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -6132,100 +6131,100 @@
         <x:v>180</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>71904</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>608215</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>609008</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -6234,51 +6233,51 @@
         <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>609011</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6377,1170 +6376,1170 @@
       <x:c r="S54" s="14" t="n">
         <x:v>560943</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>549694</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>549695</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>549697</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>549699</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>549701</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>549711</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>549696</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>549698</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>549700</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>549712</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>587325</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>584120</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>554162</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>554165</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>554172</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>554177</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>554178</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>614347</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>578910</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
@@ -7711,109 +7710,109 @@
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>609708</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>609017</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -7933,207 +7932,207 @@
         <x:v>180</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>612662</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>602833</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>612469</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>71910</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>613022</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -8142,275 +8141,275 @@
         <x:v>180</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>46370</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>613045</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>608627</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>608628</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>608639</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>587731</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
@@ -8450,190 +8449,190 @@
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>612459</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>615570</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>615571</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>615572</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40602</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
@@ -8675,483 +8674,483 @@
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>590123</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>616373</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>616374</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>616375</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>608302</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>608305</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>601110</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>601111</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>601114</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
@@ -9302,51 +9301,51 @@
       <x:c r="I107" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>616667</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -9355,51 +9354,51 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>616668</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>47</x:v>
@@ -9506,51 +9505,51 @@
       <x:c r="I111" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>605325</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -9559,51 +9558,51 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>605326</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>86</x:v>
@@ -9625,51 +9624,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>613707</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
@@ -9821,51 +9820,51 @@
       <x:c r="I117" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>614718</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -9874,270 +9873,270 @@
         <x:v>180</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>614720</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>614949</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>608301</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>608304</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>614723</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41244</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
@@ -10284,73 +10283,73 @@
         <x:v>594642</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>595143</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
@@ -10443,51 +10442,51 @@
       <x:c r="S128" s="14" t="n">
         <x:v>592800</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -10554,75 +10553,75 @@
       <x:c r="S130" s="14" t="n">
         <x:v>592833</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>606171</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36948</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -10638,51 +10637,51 @@
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>21752</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>595574</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -10880,72 +10879,72 @@
         <x:v>117</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>595417</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>45048</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>596465</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
@@ -11099,75 +11098,75 @@
       <x:c r="S140" s="14" t="n">
         <x:v>595944</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40602</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
@@ -11989,719 +11988,719 @@
       <x:c r="S156" s="14" t="n">
         <x:v>614354</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>35541</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>593232</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39107</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>611042</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39107</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>606232</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>601674</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>601675</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39764</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>601679</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>601681</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39855</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>601684</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>605070</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>605072</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13231,51 +13230,51 @@
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>608285</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -13284,51 +13283,51 @@
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>608286</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -14118,51 +14117,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>601426</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -14177,51 +14176,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>601652</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
@@ -14466,51 +14465,51 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -15441,51 +15440,51 @@
         <x:v>39861</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>592302</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
@@ -18945,51 +18944,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>46327</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>612038</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
@@ -19375,51 +19374,51 @@
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>584781</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -20074,51 +20073,51 @@
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>618916</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
@@ -20127,158 +20126,158 @@
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>615360</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>601115</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>611531</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
@@ -20622,1425 +20621,1426 @@
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>577083</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C316" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C316" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>240</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J316" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J316" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>612448</x:v>
+        <x:v>615573</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>584</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>585440</x:v>
+        <x:v>612448</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>35634</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>581313</x:v>
+        <x:v>585440</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>35634</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>584767</x:v>
+        <x:v>581313</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>386</x:v>
-[...1 lines deleted...]
-      <x:c r="C320" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C320" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="J320" s="14" t="s"/>
+      <x:c r="J320" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>577076</x:v>
+        <x:v>584767</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>588</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>608724</x:v>
+        <x:v>577076</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>550</x:v>
-[...1 lines deleted...]
-      <x:c r="C322" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>547</x:v>
-[...1 lines deleted...]
-      <x:c r="J322" s="14" t="s"/>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>614323</x:v>
+        <x:v>608724</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>577968</x:v>
+        <x:v>614323</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>577983</x:v>
+        <x:v>577968</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>31068</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>576441</x:v>
+        <x:v>577983</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>594</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>31068</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>614329</x:v>
+        <x:v>576441</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>614330</x:v>
+        <x:v>614329</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>581311</x:v>
+        <x:v>614330</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="C329" s="3" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="n">
+        <x:v>39532</x:v>
+      </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
+      <x:c r="J329" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>582059</x:v>
+        <x:v>581311</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>46382</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>576583</x:v>
+        <x:v>582059</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>46337</x:v>
+        <x:v>46382</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>615586</x:v>
+        <x:v>576583</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>31068</x:v>
+        <x:v>46337</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>576442</x:v>
+        <x:v>615586</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="J333" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>31068</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>584769</x:v>
+        <x:v>576442</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>584783</x:v>
+        <x:v>584769</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>545</x:v>
-[...1 lines deleted...]
-      <x:c r="C335" s="3" t="s"/>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>614335</x:v>
+        <x:v>584783</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>576557</x:v>
+        <x:v>614335</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>595387</x:v>
+        <x:v>576557</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>577971</x:v>
+        <x:v>595387</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>31068</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>576443</x:v>
+        <x:v>577971</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>611</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>612</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>447</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>449</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>31068</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>610971</x:v>
+        <x:v>576443</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>35634</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>615573</x:v>
+        <x:v>610971</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
@@ -23174,51 +23174,51 @@
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>576382</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
@@ -23325,51 +23325,51 @@
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>577110</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
@@ -23733,51 +23733,51 @@
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>583199</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
@@ -24605,99 +24605,99 @@
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>609018</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24745,51 +24745,51 @@
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>609709</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
@@ -25276,51 +25276,51 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>571755</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -25335,51 +25335,51 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>554123</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>30</x:v>
@@ -27034,78 +27034,78 @@
       <x:c r="R434" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>547284</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>566725</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
@@ -27128,51 +27128,51 @@
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>46217</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>578190</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -27221,85 +27221,85 @@
       </x:c>
       <x:c r="F438" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="G438" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>603519</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>71140</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -27456,89 +27456,89 @@
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>566070</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>505620</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>28290</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
@@ -27610,51 +27610,51 @@
       <x:c r="L445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>553488</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
@@ -27669,51 +27669,51 @@
       <x:c r="L446" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>590018</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28049,51 +28049,51 @@
       <x:c r="G453" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>521657</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
@@ -28459,100 +28459,100 @@
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>556174</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>509358</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -28562,51 +28562,51 @@
       <x:c r="L462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>537296</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
@@ -28619,51 +28619,51 @@
       <x:c r="L463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>554129</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
@@ -28678,51 +28678,51 @@
       <x:c r="L464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>554130</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>34403</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
@@ -28735,51 +28735,51 @@
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>554132</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
@@ -28794,111 +28794,111 @@
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>554142</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>36987</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>46336</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>526923</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -28909,51 +28909,51 @@
       <x:c r="L468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>528765</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>28</x:v>
@@ -28961,51 +28961,51 @@
       <x:c r="L469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>612081</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39557</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
@@ -29018,51 +29018,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>598159</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39240</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -29368,90 +29368,90 @@
       <x:c r="R476" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>614445</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>572512</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
@@ -29520,51 +29520,51 @@
       <x:c r="M479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>574074</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>514</x:v>
@@ -29638,153 +29638,153 @@
       <x:c r="M481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>575984</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>549544</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>570059</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
@@ -29915,51 +29915,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>575794</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -29972,51 +29972,51 @@
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>575795</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
@@ -30031,51 +30031,51 @@
       <x:c r="M488" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>575796</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -30088,51 +30088,51 @@
       <x:c r="M489" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>575797</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>36533</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
@@ -30199,51 +30199,51 @@
       <x:c r="M491" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>591418</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
@@ -30953,1402 +30953,1399 @@
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>584763</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>35634</x:v>
+        <x:v>38472</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
-      <x:c r="E506" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>753</x:v>
-[...1 lines deleted...]
-      <x:c r="H506" s="14" t="s"/>
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s">
+        <x:v>704</x:v>
+      </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>599572</x:v>
+        <x:v>586449</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
-        <x:v>38472</x:v>
+        <x:v>40367</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>586449</x:v>
+        <x:v>586456</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>40367</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>586456</x:v>
+        <x:v>584951</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="U508" s="16" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>38018</x:v>
+        <x:v>40917</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>584951</x:v>
+        <x:v>591426</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>40917</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>591426</x:v>
+        <x:v>591427</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>770</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>771</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>766</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>591427</x:v>
+        <x:v>578582</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>772</x:v>
-[...1 lines deleted...]
-      <x:c r="C512" s="15" t="s"/>
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="C512" s="15" t="n">
+        <x:v>38018</x:v>
+      </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
-        <x:v>766</x:v>
-[...1 lines deleted...]
-      <x:c r="J512" s="14" t="s"/>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="J512" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>578582</x:v>
+        <x:v>578602</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>578602</x:v>
+        <x:v>615683</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>38018</x:v>
+        <x:v>40917</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>615683</x:v>
+        <x:v>615699</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>771</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
-        <x:v>764</x:v>
-[...2 lines deleted...]
-        <x:v>765</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>766</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>70312</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>615699</x:v>
+        <x:v>605327</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="C516" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C516" s="15" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s"/>
+      <x:c r="E516" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="H516" s="14" t="s"/>
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
+        <x:v>773</x:v>
+      </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="J516" s="14" t="s"/>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="J516" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>70312</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>605327</x:v>
+        <x:v>601956</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>601956</x:v>
+        <x:v>601957</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>35634</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>601957</x:v>
+        <x:v>601989</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>601989</x:v>
+        <x:v>601990</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>778</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>601990</x:v>
+        <x:v>608948</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>38018</x:v>
+        <x:v>40243</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>608948</x:v>
+        <x:v>608949</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
-        <x:v>40243</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>608949</x:v>
+        <x:v>608950</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>699</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="C523" s="3" t="s"/>
       <x:c r="D523" s="3" t="s"/>
-      <x:c r="E523" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>695</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>608950</x:v>
+        <x:v>506855</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C524" s="15" t="s"/>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s"/>
       <x:c r="K524" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>72743</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>506855</x:v>
+        <x:v>614356</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>72743</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="R525" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="S525" s="0" t="n">
+        <x:v>614281</x:v>
+      </x:c>
+      <x:c r="T525" s="4" t="s">
         <x:v>789</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>792</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>70312</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>614281</x:v>
+        <x:v>605329</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>795</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="C527" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C527" s="3" t="n">
+        <x:v>35634</x:v>
+      </x:c>
       <x:c r="D527" s="3" t="s"/>
+      <x:c r="E527" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="J527" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>70312</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="S527" s="0" t="n">
+        <x:v>599570</x:v>
+      </x:c>
+      <x:c r="T527" s="4" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="U527" s="4" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>599570</x:v>
+        <x:v>599572</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s"/>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>615301</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -32454,100 +32451,100 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>616593</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>616594</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -32911,51 +32908,51 @@
       <x:c r="I541" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>616655</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -33115,113 +33112,113 @@
       <x:c r="I545" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>603902</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>603910</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>29</x:v>
@@ -33273,100 +33270,100 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>616671</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>616669</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
@@ -33490,51 +33487,51 @@
       <x:c r="J552" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>606185</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
@@ -33655,51 +33652,51 @@
       <x:c r="J555" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>595532</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
@@ -33712,51 +33709,51 @@
       <x:c r="J556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>595939</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
@@ -33766,110 +33763,110 @@
       <x:c r="J557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>595946</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>608564</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
@@ -33936,51 +33933,51 @@
       <x:c r="J560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>592363</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -33990,51 +33987,51 @@
       <x:c r="J561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>596789</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
@@ -34101,51 +34098,51 @@
       <x:c r="J563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>596792</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
@@ -34212,51 +34209,51 @@
       <x:c r="J565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>596794</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
@@ -34390,51 +34387,51 @@
       <x:c r="J568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34450,51 +34447,51 @@
       <x:c r="J569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>602560</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34539,194 +34536,194 @@
       <x:c r="T570" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>601588</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>601589</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>552021</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34747,102 +34744,102 @@
       <x:c r="L574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>590017</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>40243</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34863,51 +34860,51 @@
       <x:c r="L576" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>590020</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -34920,51 +34917,51 @@
       <x:c r="L577" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>553363</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>34814</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
@@ -34979,51 +34976,51 @@
       <x:c r="L578" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>553366</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -35036,158 +35033,158 @@
       <x:c r="L579" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>553394</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>546921</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>567361</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
@@ -35250,51 +35247,51 @@
       <x:c r="I583" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
@@ -35316,51 +35313,51 @@
       <x:c r="M584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -35370,51 +35367,51 @@
       <x:c r="M585" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>564094</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I586" s="16" t="s">
         <x:v>514</x:v>
@@ -35422,51 +35419,51 @@
       <x:c r="J586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>454246</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -35482,51 +35479,51 @@
       <x:c r="J587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>454245</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -35603,174 +35600,174 @@
       <x:c r="J589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>513899</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>514604</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>514673</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
         <x:v>514</x:v>
@@ -35778,51 +35775,51 @@
       <x:c r="J592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>510676</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>855</x:v>
@@ -36381,51 +36378,51 @@
       <x:c r="C604" s="15" t="s"/>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s"/>
       <x:c r="K604" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>72502</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>542424</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
@@ -36450,51 +36447,51 @@
       <x:c r="J605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>556124</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -36511,51 +36508,51 @@
       <x:c r="J606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>556125</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -36621,60 +36618,60 @@
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>550653</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
@@ -36687,68 +36684,68 @@
       <x:c r="J609" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>606133</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>40</x:v>
@@ -36817,89 +36814,89 @@
       <x:c r="R611" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>581525</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C612" s="15" t="s"/>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s"/>
       <x:c r="K612" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>583433</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -36909,161 +36906,161 @@
       <x:c r="M613" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>579910</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C614" s="15" t="s"/>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s"/>
       <x:c r="K614" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>567699</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s"/>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>567700</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>40</x:v>
@@ -37166,153 +37163,153 @@
         <x:v>105</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>568144</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>45098</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>568777</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s"/>
       <x:c r="K620" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>467583</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s"/>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>695</x:v>
@@ -37370,51 +37367,51 @@
         <x:v>695</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>603879</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
@@ -37427,51 +37424,51 @@
       <x:c r="J623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>571064</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
@@ -37486,219 +37483,219 @@
       <x:c r="J624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>606654</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>586830</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>588093</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>588094</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C628" s="15" t="s"/>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
@@ -37709,51 +37706,51 @@
         <x:v>684</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s"/>
       <x:c r="K628" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>567364</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37766,51 +37763,51 @@
       <x:c r="J629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>550739</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37825,51 +37822,51 @@
       <x:c r="J630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37882,51 +37879,51 @@
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>553777</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C632" s="15" t="s"/>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -37984,51 +37981,51 @@
       <x:c r="I633" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>605285</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C634" s="15" t="s"/>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -38037,51 +38034,51 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s"/>
       <x:c r="K634" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>605287</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>47</x:v>
@@ -38445,51 +38442,51 @@
         <x:v>47</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>605309</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>47</x:v>
@@ -38756,51 +38753,51 @@
         <x:v>684</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>614432</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s"/>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>47</x:v>
@@ -39083,51 +39080,51 @@
       <x:c r="M654" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>569991</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>34999</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
@@ -39160,91 +39157,91 @@
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>564566</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>572513</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40030,133 +40027,133 @@
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>616672</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>601117</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>35634</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>615574</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>925</x:v>