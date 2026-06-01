--- v1 (2026-04-15)
+++ v2 (2026-06-01)
@@ -17226,103 +17226,103 @@
         <x:v>130</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>116</x:v>