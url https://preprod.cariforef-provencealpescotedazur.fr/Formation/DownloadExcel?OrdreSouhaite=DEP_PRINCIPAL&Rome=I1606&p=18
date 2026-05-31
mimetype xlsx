--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -287,132 +287,132 @@
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro technicien en chaudronnerie industrielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction métallique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro réparation des carrosseries (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro carrossier peintre automobile (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrossier peintre (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peinture carrosserie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro carrossier peintre automobile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro technicien en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARIGNANE</x:t>
-  </x:si>
-[...64 lines deleted...]
-    <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Automobile Formation 13 - CFA Régional des Métiers de l'Automobile 13</x:t>
   </x:si>
   <x:si>
     <x:t>AF 13</x:t>
   </x:si>
@@ -2603,1329 +2603,1329 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>498653</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="H22" s="14" t="s"/>
+      <x:c r="H22" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>595770</x:v>
+        <x:v>451221</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>5859</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>451221</x:v>
+        <x:v>451678</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>5859</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>451678</x:v>
+        <x:v>500963</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>500963</x:v>
+        <x:v>501126</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>36200</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>23607</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>501126</x:v>
+        <x:v>501159</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>36200</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>23607</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>501159</x:v>
+        <x:v>526881</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>526881</x:v>
+        <x:v>550210</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>550210</x:v>
+        <x:v>549575</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>549575</x:v>
+        <x:v>549587</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>549587</x:v>
+        <x:v>549617</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>549617</x:v>
+        <x:v>596980</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37913</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>596980</x:v>
+        <x:v>605645</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
+      <x:c r="I34" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="H34" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605645</x:v>
+        <x:v>596958</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>596958</x:v>
+        <x:v>596963</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596963</x:v>
+        <x:v>608733</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>608733</x:v>
+        <x:v>608734</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>608734</x:v>
+        <x:v>608771</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>608771</x:v>
+        <x:v>608773</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>36200</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>23607</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>608773</x:v>
+        <x:v>608845</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>36200</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>23607</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608845</x:v>
+        <x:v>595770</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>595771</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>595772</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
@@ -4028,86 +4028,86 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>601705</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36200</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>601715</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
@@ -4143,132 +4143,132 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>588534</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s"/>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s"/>
       <x:c r="Q48" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>616024</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>581434</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
@@ -4389,66 +4389,66 @@
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>585525</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
@@ -5043,154 +5043,154 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>598901</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>596981</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>596978</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5265,254 +5265,254 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>596966</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>596973</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>596974</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>604331</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>604350</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
@@ -6056,51 +6056,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>604374</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -6113,51 +6113,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>587947</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39537</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -6173,163 +6173,163 @@
       <x:c r="L83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>23053</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>610281</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>605641</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>605642</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -6362,203 +6362,203 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>543701</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>550208</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>550209</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>554810</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
@@ -6613,51 +6613,51 @@
       <x:c r="U90" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -6715,146 +6715,146 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>556756</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>556758</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>556768</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -6954,82 +6954,82 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>548763</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>547758</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -7191,85 +7191,85 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>549447</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36200</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>549453</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
@@ -7325,66 +7325,66 @@
       <x:c r="T102" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>540871</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -7487,146 +7487,146 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>547375</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>500971</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36200</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>495866</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -7790,91 +7790,91 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>455038</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>451217</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>4935</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
@@ -7971,143 +7971,143 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>498661</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>500955</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>554809</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
@@ -8200,84 +8200,84 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>493054</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>493114</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
@@ -8388,187 +8388,187 @@
       <x:c r="T120" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>491064</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>500959</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>500951</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
@@ -8611,85 +8611,85 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>455035</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>451219</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
@@ -9153,146 +9153,146 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>553257</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>550206</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>550207</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
@@ -9395,164 +9395,164 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>553688</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>605643</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>605644</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39201</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9875,100 +9875,100 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>604847</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>596975</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39201</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -10223,180 +10223,180 @@
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>620183</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>596977</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>595769</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
@@ -10499,192 +10499,192 @@
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>604168</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>595768</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>604611</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>588513</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
@@ -10777,349 +10777,349 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>596956</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>596976</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>596979</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>543716</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>547830</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>544810</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -11359,167 +11359,167 @@
       <x:c r="U171" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>514444</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>515762</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -11529,51 +11529,51 @@
       <x:c r="T174" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>248</x:v>
       </x:c>