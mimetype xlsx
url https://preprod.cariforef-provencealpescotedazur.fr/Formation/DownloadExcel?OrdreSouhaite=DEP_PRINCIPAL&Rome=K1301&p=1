--- v0 (2026-04-14)
+++ v1 (2026-05-31)
@@ -437,51 +437,51 @@
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Frédéric Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>DU  exercer la fonction de référent handicap</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Handicap</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>LP La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>LP F de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>LP Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
@@ -11499,100 +11499,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>620269</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>620276</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -11601,100 +11601,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>620277</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>620278</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -11703,100 +11703,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>620279</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>611371</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
@@ -11858,51 +11858,51 @@
       <x:c r="I173" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>611372</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -11911,51 +11911,51 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>620268</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>336</x:v>
@@ -12115,100 +12115,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>620270</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>620271</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -12217,100 +12217,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>620272</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>620273</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -12319,100 +12319,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>620274</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>620275</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -12871,51 +12871,51 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>620280</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -12981,100 +12981,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>620281</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>620282</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -13083,100 +13083,100 @@
         <x:v>375</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>620283</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44024</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>620314</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">