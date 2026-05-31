--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="203">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="204">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -431,243 +431,246 @@
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques parcours mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences de l'éducation et de la formation parcours  formation d'adultes</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de l'éducation et de la formation parcours sciences de l'éducation et de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de l'éducation et de la formation parcours éducation et apprentissages à l'école primaire</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours  enseigner les mathématiques au CLG et LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner en lycée professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la philosophie, les sciences économiques et sociales au LGT</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir et animer une formation dans un espace collaboratif : Klaxoon</x:t>
   </x:si>
   <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la technologie au CLG, les sciences de l'ingénieur, le design/arts appliqués au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'économie-gestion au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'éducation physique et sportive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les arts au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les lettres, le français langue étrangère au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences de la vie, les sciences de la terre au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences physique-chimie au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'histoire-géographie au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner une langue vivante étrangère au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours professeur documentaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l'agrégation d'Arts platiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation d’Allemand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation d’Histoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation d’Italien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation de lettres classiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation de lettres modernes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation de musique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation de philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut supérieur de formation de l'enseignement catholique - Institut Saint-Cassien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut supérieur de formation de l'enseignement catholique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE LUC EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concevoir et animer une formation dans un espace collaboratif : Mural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découvrir les modalités pédagogiques à l'ère du numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animer et évaluer sa formation avec Chat GPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Animer une classe virtuelle engageante</x:t>
+  </x:si>
+  <x:si>
     <x:t>VIDAUBAN</x:t>
-  </x:si>
-[...163 lines deleted...]
-    <x:t>Animer une classe virtuelle engageante</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours anglais</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques parcours préparation MEEF</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Former avec aise et efficacité</x:t>
   </x:si>
@@ -3692,68 +3695,68 @@
       <x:c r="J46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>574918</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>38</x:v>
@@ -3766,51 +3769,51 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>575730</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3825,108 +3828,108 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>575731</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38185</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>581335</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4040,184 +4043,184 @@
       <x:c r="J52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>575929</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>575938</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>575939</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>38</x:v>
@@ -4230,51 +4233,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575940</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4289,83 +4292,83 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>575941</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>602909</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -4496,51 +4499,51 @@
       <x:c r="J60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>575944</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -4553,51 +4556,51 @@
       <x:c r="J61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>575945</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
@@ -4669,51 +4672,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>575947</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -4728,51 +4731,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>575948</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -4785,51 +4788,51 @@
       <x:c r="J65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>575949</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
@@ -6177,51 +6180,51 @@
       <x:c r="J91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>575927</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6891,51 +6894,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>597300</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -6945,51 +6948,51 @@
       <x:c r="J105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>597301</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
@@ -7002,51 +7005,51 @@
       <x:c r="J106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>597302</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -7184,51 +7187,51 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>597305</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
@@ -8104,51 +8107,51 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>602911</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -9485,51 +9488,51 @@
       <x:c r="J151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>597355</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
@@ -9542,51 +9545,51 @@
       <x:c r="J152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>597356</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -9596,51 +9599,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>597357</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -9653,51 +9656,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>597358</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -9707,51 +9710,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>597359</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
@@ -9764,51 +9767,51 @@
       <x:c r="J156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>597360</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -9818,51 +9821,51 @@
       <x:c r="J157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>597361</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
@@ -9875,51 +9878,51 @@
       <x:c r="J158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>597362</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -9929,51 +9932,51 @@
       <x:c r="J159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>597363</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
@@ -9986,51 +9989,51 @@
       <x:c r="J160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>597364</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -10040,51 +10043,51 @@
       <x:c r="J161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>597365</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
@@ -10151,51 +10154,51 @@
       <x:c r="J163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>597270</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
@@ -10865,51 +10868,51 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>602914</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>73</x:v>
@@ -10967,51 +10970,51 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>602956</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>73</x:v>
@@ -11069,100 +11072,100 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>602886</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>602887</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11171,51 +11174,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600861</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -11278,318 +11281,318 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>602898</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>579011</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>587477</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>553170</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44586</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>538096</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>553168</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11598,51 +11601,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>600854</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -11655,51 +11658,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>575928</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -11712,51 +11715,51 @@
       <x:c r="J192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>597295</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -11766,51 +11769,51 @@
       <x:c r="J193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>597296</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
@@ -11823,105 +11826,105 @@
       <x:c r="J194" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>597285</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>592388</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
@@ -11934,51 +11937,51 @@
       <x:c r="J196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>597272</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -11988,99 +11991,99 @@
       <x:c r="J197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>597367</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">