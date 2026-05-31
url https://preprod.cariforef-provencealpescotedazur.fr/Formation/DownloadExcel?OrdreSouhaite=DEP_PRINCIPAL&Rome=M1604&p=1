--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="820">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="819">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -752,51 +752,51 @@
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>BIOT</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Assistant de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
@@ -2520,53 +2520,50 @@
     <x:t>Formation bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -15361,51 +15358,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>601365</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -20075,51 +20072,51 @@
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20416,51 +20413,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>616368</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -22316,51 +22313,51 @@
       <x:c r="J333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>549770</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23320,51 +23317,51 @@
       <x:c r="J350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>587355</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23493,51 +23490,51 @@
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23552,51 +23549,51 @@
       <x:c r="J354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>587357</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24519,51 +24516,51 @@
       <x:c r="I371" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>598386</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
@@ -24576,51 +24573,51 @@
       <x:c r="J372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>583297</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -24752,51 +24749,51 @@
       <x:c r="J375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>545010</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25051,51 +25048,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>598716</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>258</x:v>
@@ -25309,51 +25306,51 @@
       <x:c r="J385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>609487</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -25711,51 +25708,51 @@
       <x:c r="J392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>617721</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -26178,51 +26175,51 @@
       <x:c r="J400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>617722</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28349,51 +28346,51 @@
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>569948</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
@@ -28462,51 +28459,51 @@
       <x:c r="J439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>572702</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
@@ -28519,51 +28516,51 @@
       <x:c r="J440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>577248</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31002,51 +30999,51 @@
       <x:c r="I483" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>523230</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -32882,51 +32879,51 @@
       <x:c r="J515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>531407</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33920,51 +33917,51 @@
       <x:c r="J533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>566526</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -33979,51 +33976,51 @@
       <x:c r="J534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>565855</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -34033,51 +34030,51 @@
       <x:c r="J535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>618763</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
@@ -34090,51 +34087,51 @@
       <x:c r="J536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>618877</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37597,51 +37594,51 @@
       <x:c r="J596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>615333</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -39283,51 +39280,51 @@
       <x:c r="J625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>557578</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
@@ -41460,51 +41457,51 @@
       <x:c r="J662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>497641</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -44970,51 +44967,51 @@
       <x:c r="I723" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -45432,51 +45429,51 @@
       <x:c r="J731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>615758</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
@@ -45491,108 +45488,108 @@
       <x:c r="J732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>615764</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
@@ -45607,51 +45604,51 @@
       <x:c r="J734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>573423</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
@@ -45664,158 +45661,158 @@
       <x:c r="J735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>573426</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
-        <x:v>818</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>817</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>573429</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">