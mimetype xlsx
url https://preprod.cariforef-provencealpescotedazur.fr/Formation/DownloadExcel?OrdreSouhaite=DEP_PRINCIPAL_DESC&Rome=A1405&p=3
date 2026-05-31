--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -557,54 +557,54 @@
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Taille arbre</x:t>
   </x:si>
   <x:si>
     <x:t>Etablissement Public Local d'Enseignement et de Formation Professionnelle Agricoles de Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
@@ -4899,96 +4899,96 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>548851</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -5010,51 +5010,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>548850</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5198,94 +5198,94 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>496478</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>24</x:v>
@@ -5368,51 +5368,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>498354</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>29259</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>26</x:v>
@@ -8356,51 +8356,51 @@
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>498353</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>31694</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>213</x:v>