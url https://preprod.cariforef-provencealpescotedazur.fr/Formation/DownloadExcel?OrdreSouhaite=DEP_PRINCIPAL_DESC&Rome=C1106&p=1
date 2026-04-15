--- v0 (2026-01-01)
+++ v1 (2026-04-15)
@@ -248,54 +248,54 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Assurance entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Victor Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
@@ -1086,104 +1086,104 @@
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>508759</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>39615</x:v>
+        <x:v>41338</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41015</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>549087</x:v>
+        <x:v>609985</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37349</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -1199,112 +1199,112 @@
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>41049</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>557159</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>41338</x:v>
+        <x:v>39615</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>41015</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>609985</x:v>
+        <x:v>549087</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39615</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>63</x:v>
       </x:c>