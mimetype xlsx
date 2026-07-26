--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -320,147 +320,147 @@
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Golf Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>5. Habilitation électrique : Personnel électricien B1V-B2V-BR-BC</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension, Habilitation électrique B2V chargé de travaux électriques au voisinage, basse tension, Habilitation électrique BC chargé de consignation, basse tension, Habilitation é</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BR - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Clés de la Compétence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Peintre applicateur de revêtements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1-B1V-B2V-BR-BC-BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soginov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Tm - Fbim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immotique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/27/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
-  </x:si>
-[...88 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel peintre applicateur de revêtements techniques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Artech Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
@@ -2399,723 +2399,727 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>606213</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>503596</x:v>
+        <x:v>614244</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="S21" s="0" t="n">
+        <x:v>614255</x:v>
+      </x:c>
+      <x:c r="T21" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="Q21" s="4" t="s">
+      <x:c r="U21" s="4" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>614255</x:v>
+        <x:v>617764</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>617764</x:v>
+        <x:v>617766</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>617766</x:v>
+        <x:v>565100</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>565100</x:v>
+        <x:v>569189</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>569189</x:v>
+        <x:v>610881</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>610881</x:v>
+        <x:v>610931</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>38740</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>610931</x:v>
+        <x:v>503506</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38740</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22412</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>503506</x:v>
+        <x:v>548830</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39036</x:v>
+        <x:v>38740</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>548830</x:v>
+        <x:v>548317</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38740</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22412</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>548317</x:v>
+        <x:v>548339</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3124,167 +3128,167 @@
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>548339</x:v>
+        <x:v>548340</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>548340</x:v>
+        <x:v>458415</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="C34" s="15" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="J34" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="S34" s="14" t="n">
+        <x:v>455021</x:v>
+      </x:c>
+      <x:c r="T34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="S34" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T34" s="16" t="s">
+      <x:c r="U34" s="16" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -3294,225 +3298,223 @@
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>455021</x:v>
+        <x:v>498611</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>498611</x:v>
+        <x:v>503570</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39036</x:v>
+        <x:v>38740</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>503570</x:v>
+        <x:v>503596</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>503648</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3763,51 +3765,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>495930</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35505</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
@@ -3822,51 +3824,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>495931</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -3882,54 +3884,54 @@
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>498607</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>66</x:v>
@@ -3943,102 +3945,102 @@
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>455020</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>548359</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4047,57 +4049,57 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>548391</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4127,150 +4129,150 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>548404</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>552667</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>604017</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4284,54 +4286,54 @@
       <x:c r="I52" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>556736</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4364,93 +4366,93 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>547111</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>558621</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4591,51 +4593,51 @@
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>548829</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -4876,51 +4878,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>498734</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>47</x:v>
@@ -5492,150 +5494,150 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>597971</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>565098</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>565099</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5780,51 +5782,51 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>615099</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
@@ -5986,91 +5988,91 @@
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>606812</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>610878</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
@@ -6172,78 +6174,78 @@
       <x:c r="T85" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>597548</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -6422,114 +6424,114 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>604018</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>604019</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6538,57 +6540,57 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>604033</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>25</x:v>
@@ -6798,78 +6800,78 @@
       <x:c r="S96" s="14" t="n">
         <x:v>603294</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>592932</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -6954,51 +6956,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>616795</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
@@ -7282,51 +7284,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>606814</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -7568,83 +7570,83 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>599746</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>610877</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
@@ -7902,54 +7904,54 @@
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>455022</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -7962,54 +7964,54 @@
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>498615</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>232</x:v>
@@ -8023,51 +8025,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>502075</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -8207,51 +8209,51 @@
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>548832</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>232</x:v>
@@ -8570,51 +8572,51 @@
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>548833</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>232</x:v>
@@ -8749,51 +8751,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>502283</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -8809,51 +8811,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>502339</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>65</x:v>
@@ -8870,54 +8872,54 @@
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>498619</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -8930,54 +8932,54 @@
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>455023</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>