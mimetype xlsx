--- v1 (2026-04-17)
+++ v2 (2026-06-15)
@@ -401,213 +401,213 @@
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>Action sociale</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée professionnel Saint-Jean le Baptiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALREAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP ACAF - MSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAISON LA ROMAINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formatic Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littérature</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPJEPS spécialité animateur mention animation socio-éducative ou culturelle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLJ - IMSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation examen concours fonction publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPJEPS mention animateur d'activités et de vie quotidienne dans toute structure de loisirs et d'animation socioculturelle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ligue de l'enseignement 83 - FOL 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union française des centres de vacances Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Magnanarelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Agricampus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83011</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
-  </x:si>
-[...157 lines deleted...]
-    <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement gestion rivière</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
@@ -3357,94 +3357,94 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>596617</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>594104</x:v>
+        <x:v>596618</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -3454,953 +3454,950 @@
       <x:c r="K21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>596618</x:v>
+        <x:v>596625</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>596625</x:v>
+        <x:v>592338</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>592338</x:v>
+        <x:v>592343</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>592343</x:v>
+        <x:v>592381</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="P25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>592381</x:v>
+        <x:v>592378</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K26" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="L26" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M26" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N26" s="15" t="n">
+        <x:v>15436</x:v>
+      </x:c>
+      <x:c r="O26" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P26" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="J26" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>592378</x:v>
+        <x:v>605491</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>130</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>605491</x:v>
+        <x:v>597263</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38154</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>597263</x:v>
+        <x:v>603467</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="n">
+        <x:v>603466</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="S29" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T29" s="4" t="s">
+      <x:c r="U29" s="4" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>603466</x:v>
+        <x:v>603464</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>603464</x:v>
+        <x:v>592342</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>592342</x:v>
+        <x:v>592250</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592250</x:v>
+        <x:v>592251</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="Q34" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592251</x:v>
+        <x:v>596620</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>596620</x:v>
+        <x:v>596622</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596622</x:v>
+        <x:v>596624</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>596624</x:v>
+        <x:v>594103</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -4410,54 +4407,54 @@
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>594103</x:v>
+        <x:v>594104</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -4551,81 +4548,81 @@
       <x:c r="R40" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>594091</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>595438</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -4637,54 +4634,54 @@
       <x:c r="I42" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>611638</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -4694,134 +4691,134 @@
       <x:c r="I43" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G44" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>583586</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
@@ -4847,57 +4844,57 @@
       <x:c r="T45" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G46" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -4910,95 +4907,95 @@
       <x:c r="T46" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>607873</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5026,51 +5023,51 @@
       <x:c r="T48" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
@@ -5144,429 +5141,429 @@
       <x:c r="T50" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>583592</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G52" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>583591</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>583587</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G54" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>583589</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>588378</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G56" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>583585</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -5581,95 +5578,95 @@
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>553509</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
@@ -5685,155 +5682,155 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>573065</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>573068</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>573066</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37427</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -5848,51 +5845,51 @@
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>546848</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -5917,51 +5914,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>549872</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>168</x:v>
@@ -5999,110 +5996,110 @@
       <x:c r="T64" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>553451</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
@@ -6112,75 +6109,75 @@
       <x:c r="S66" s="14" t="n">
         <x:v>553508</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>573971</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37427</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
@@ -6228,51 +6225,51 @@
       <x:c r="T68" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39181</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -6552,51 +6549,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>501259</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -6733,51 +6730,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>497797</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>168</x:v>
@@ -7127,51 +7124,51 @@
       <x:c r="G84" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>581318</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -7199,51 +7196,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>572355</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>263</x:v>
@@ -7260,51 +7257,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -7381,51 +7378,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>545446</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -7441,51 +7438,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -7500,51 +7497,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>28557</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -7625,51 +7622,51 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>583883</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
@@ -7715,51 +7712,51 @@
       <x:c r="G94" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>575527</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -7772,51 +7769,51 @@
       <x:c r="G95" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -7888,51 +7885,51 @@
       <x:c r="G97" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -7947,51 +7944,51 @@
       <x:c r="G98" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -8004,51 +8001,51 @@
       <x:c r="G99" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>575728</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8063,51 +8060,51 @@
       <x:c r="G100" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>575729</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -8141,51 +8138,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>168</x:v>
@@ -8202,51 +8199,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>555705</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -8303,51 +8300,51 @@
       <x:c r="G104" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>575920</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
@@ -8503,51 +8500,51 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>564145</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
@@ -9141,51 +9138,51 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>583689</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
@@ -9201,51 +9198,51 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>572742</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9617,51 +9614,51 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>587772</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
@@ -9737,51 +9734,51 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>583693</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
@@ -10690,51 +10687,51 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>583713</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
@@ -10944,51 +10941,51 @@
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>592129</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
@@ -11584,51 +11581,51 @@
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>592541</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -11638,51 +11635,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>592542</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12479,51 +12476,51 @@
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>592345</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -12533,59 +12530,59 @@
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>592339</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12600,103 +12597,103 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>605572</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>605492</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -12837,51 +12834,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>607220</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
@@ -12894,110 +12891,110 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>601424</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>601425</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
@@ -13005,51 +13002,51 @@
       <x:c r="M185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>607905</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13070,222 +13067,222 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>617880</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>607897</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>592379</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>597265</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13300,85 +13297,85 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>605573</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>592380</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
@@ -13392,171 +13389,171 @@
       <x:c r="H192" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>597264</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
@@ -13578,150 +13575,150 @@
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>592340</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>592344</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>596689</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
@@ -13746,51 +13743,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>592249</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -13928,153 +13925,153 @@
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>594101</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>595436</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>592524</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14215,51 +14212,51 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>583569</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
@@ -14331,51 +14328,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>583583</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
@@ -14702,51 +14699,51 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>583581</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>38</x:v>
@@ -14862,51 +14859,51 @@
       <x:c r="H217" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>453827</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
@@ -14923,170 +14920,170 @@
       <x:c r="H218" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>554850</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>581581</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
@@ -15178,51 +15175,51 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>497057</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
@@ -15644,51 +15641,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>595437</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -15817,51 +15814,51 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>597737</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15930,51 +15927,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>597736</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15989,51 +15986,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>605974</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
@@ -16152,51 +16149,51 @@
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>592341</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G240" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
@@ -16928,51 +16925,51 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>579085</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>