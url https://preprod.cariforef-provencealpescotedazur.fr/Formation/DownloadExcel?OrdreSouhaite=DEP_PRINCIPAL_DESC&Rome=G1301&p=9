--- v2 (2026-04-17)
+++ v3 (2026-06-15)
@@ -365,165 +365,165 @@
   <x:si>
     <x:t>Chargé de projet évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Communication professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de projet évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Anne-Sophie Pic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Léon Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Albert Camus</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/18/2025 00:00:00</x:t>
-  </x:si>
-[...103 lines deleted...]
-    <x:t>Lycée Albert Camus</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
@@ -3150,1206 +3150,1200 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>498293</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37295</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>586209</x:v>
+        <x:v>554774</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>554774</x:v>
+        <x:v>496652</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>496652</x:v>
+        <x:v>496654</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>496654</x:v>
+        <x:v>500516</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>500516</x:v>
+        <x:v>500523</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>500523</x:v>
+        <x:v>506767</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37890</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-        <x:v>112</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>42654</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>506767</x:v>
+        <x:v>535405</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>34927</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>535405</x:v>
+        <x:v>511101</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>511101</x:v>
+        <x:v>524990</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>524990</x:v>
+        <x:v>559053</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
+      <x:c r="S33" s="0" t="n">
+        <x:v>518617</x:v>
+      </x:c>
+      <x:c r="T33" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>518617</x:v>
+        <x:v>535366</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>535366</x:v>
+        <x:v>509783</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>509783</x:v>
+        <x:v>553361</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>34927</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>15004</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>553361</x:v>
+        <x:v>494235</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>494235</x:v>
+        <x:v>559055</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S39" s="0" t="n">
+        <x:v>502499</x:v>
+      </x:c>
+      <x:c r="T39" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
+      <x:c r="U39" s="4" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>502499</x:v>
+        <x:v>559057</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37890</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42654</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q41" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S41" s="0" t="n">
+        <x:v>586209</x:v>
+      </x:c>
+      <x:c r="T41" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="Q41" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>553401</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
@@ -4420,114 +4414,114 @@
       <x:c r="H44" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>556264</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>573796</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
@@ -4545,51 +4539,51 @@
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>575210</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4718,51 +4712,51 @@
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>565239</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39385</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5071,54 +5065,54 @@
       <x:c r="H55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>605988</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
@@ -5163,140 +5157,140 @@
       <x:c r="S56" s="14" t="n">
         <x:v>552182</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>552316</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>552318</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40439</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -5309,51 +5303,51 @@
       <x:c r="J59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>13168</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>580461</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40497</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
@@ -5419,239 +5413,239 @@
       <x:c r="G61" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>553358</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>548517</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>602187</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>602188</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -5830,51 +5824,51 @@
       <x:c r="H68" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>607808</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
@@ -5887,54 +5881,54 @@
       <x:c r="G69" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>607868</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
@@ -5946,165 +5940,165 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>607871</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>595001</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>594993</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
@@ -6148,139 +6142,139 @@
         <x:v>601799</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>605210</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>605212</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -6289,57 +6283,57 @@
         <x:v>91</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>607867</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -7541,51 +7535,51 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>609592</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
@@ -9355,51 +9349,51 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>578920</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
@@ -9466,102 +9460,102 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>588123</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>609279</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>41108</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -10444,51 +10438,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>502705</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -11142,51 +11136,51 @@
       <x:c r="L160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>504057</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -12021,51 +12015,51 @@
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>549105</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
@@ -12214,54 +12208,54 @@
       <x:c r="S178" s="14" t="n">
         <x:v>497036</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -12311,51 +12305,51 @@
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>511102</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -12368,51 +12362,51 @@
       <x:c r="L181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>496751</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
@@ -12427,51 +12421,51 @@
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>502787</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -13259,54 +13253,54 @@
       <x:c r="S196" s="14" t="n">
         <x:v>552267</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -14699,55 +14693,55 @@
         <x:v>607309</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -15363,51 +15357,51 @@
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>493623</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
@@ -15422,51 +15416,51 @@
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>494802</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
@@ -15482,51 +15476,51 @@
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>497969</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>423</x:v>