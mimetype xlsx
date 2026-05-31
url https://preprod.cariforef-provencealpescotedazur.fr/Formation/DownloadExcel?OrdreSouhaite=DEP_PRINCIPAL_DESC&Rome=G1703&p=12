--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion hôtel restaurant bar</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option B : management d'unité de production culinaire</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Bac techno sciences et technologies de l'hôtellerie et de la restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence</x:t>
   </x:si>
@@ -347,101 +347,101 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option B : management d'unité de production culinaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option C : Management d'unité d'hébergement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation accueil-réception (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS Management en hôtellerie restauration - Option B Management des unités de production culinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option C Management des unités d'hébergement</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option A Management d'unité de restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS Management en hôtellerie restauration - Option B Management des unités de production culinaire</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS management en hôtellerie - restauration option A : management d'unité de restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Anne-Sophie Pic</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option C : management d'unité d'hébergement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
@@ -569,56 +569,56 @@
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026 00:00:00</x:t>
@@ -890,69 +890,69 @@
   <x:si>
     <x:t>05/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut La Forbine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cfa des Chefs</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>06/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Francis de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Nice</x:t>
   </x:si>
@@ -1721,51 +1721,51 @@
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="138.190625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="23.370625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="100.840625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="30.475425" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
-    <x:col min="18" max="18" width="29.080625" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="28.270625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="10" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="11" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="11" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="11" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="11" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="11" t="s">
@@ -3200,51 +3200,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>504164</x:v>
+        <x:v>504174</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
@@ -3259,206 +3259,206 @@
       <x:c r="K26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>504169</x:v>
+        <x:v>504164</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>570021</x:v>
+        <x:v>504169</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>504174</x:v>
+        <x:v>570021</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>511050</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -3570,75 +3570,75 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>511059</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>552972</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -3648,51 +3648,51 @@
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>588121</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -3705,143 +3705,143 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>588122</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37921</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>570008</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3856,51 +3856,51 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>553466</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>43</x:v>
@@ -3913,51 +3913,51 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>554770</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3972,51 +3972,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>554772</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>43</x:v>
@@ -4051,143 +4051,143 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>555168</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>558827</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4202,51 +4202,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>553413</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>43</x:v>
@@ -4327,181 +4327,181 @@
       <x:c r="R44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>556261</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>585275</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>556269</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>552973</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -4572,108 +4572,108 @@
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>590142</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>572987</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4710,51 +4710,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>564387</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -4784,51 +4784,51 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>583826</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>43</x:v>
@@ -4848,97 +4848,97 @@
       <x:c r="R53" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>609157</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>617354</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>43</x:v>
@@ -4951,51 +4951,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>606254</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -5184,339 +5184,339 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>583825</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>603886</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>603887</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>599554</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>43</x:v>
@@ -5551,51 +5551,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>572988</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -5643,51 +5643,51 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>614261</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -5702,51 +5702,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>607878</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>43</x:v>
@@ -5759,110 +5759,110 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>609156</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>599553</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>43</x:v>
@@ -6018,51 +6018,51 @@
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>607802</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6170,132 +6170,132 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>595504</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>609158</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>609160</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6451,51 +6451,51 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>595584</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -6707,51 +6707,51 @@
       <x:c r="B86" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>607417</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6764,51 +6764,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>607418</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6823,51 +6823,51 @@
       <x:c r="B88" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>607419</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6880,51 +6880,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>607420</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7438,51 +7438,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>603534</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>43</x:v>
@@ -7495,51 +7495,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>585578</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -7735,51 +7735,51 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
@@ -8609,51 +8609,51 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>580201</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
@@ -9882,51 +9882,51 @@
       <x:c r="B140" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>553804</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -9939,51 +9939,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>553806</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -9998,51 +9998,51 @@
       <x:c r="B142" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>553818</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -10055,86 +10055,86 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>553819</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10149,51 +10149,51 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>542318</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>43</x:v>
@@ -10206,51 +10206,51 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>542321</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10265,51 +10265,51 @@
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>542322</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>43</x:v>
@@ -10322,51 +10322,51 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>493043</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10381,51 +10381,51 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>493044</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>43</x:v>
@@ -10438,51 +10438,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>494203</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10497,51 +10497,51 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>494217</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>43</x:v>
@@ -10675,51 +10675,51 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>494860</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10860,559 +10860,559 @@
       <x:c r="S156" s="14" t="n">
         <x:v>509976</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>513732</x:v>
+        <x:v>509978</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>501430</x:v>
+        <x:v>509979</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>501431</x:v>
+        <x:v>507303</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>501432</x:v>
+        <x:v>507304</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>509978</x:v>
+        <x:v>513488</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>509979</x:v>
+        <x:v>513732</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>210</x:v>
-[...2 lines deleted...]
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>507303</x:v>
+        <x:v>501430</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>210</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>507304</x:v>
+        <x:v>501431</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
+      <x:c r="E165" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>277</x:v>
-[...2 lines deleted...]
-        <x:v>278</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>513488</x:v>
+        <x:v>501432</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11503,427 +11503,427 @@
         <x:v>509982</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>512877</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>512878</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>512880</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>512881</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>512882</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>512883</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>504041</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -11936,86 +11936,86 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>504043</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12030,51 +12030,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>507597</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
@@ -12087,51 +12087,51 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>507598</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12146,51 +12146,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>507645</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>43</x:v>
@@ -12203,51 +12203,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>507646</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12281,86 +12281,86 @@
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>598828</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12400,135 +12400,137 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>511049</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s"/>
+      <x:c r="E184" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>572991</x:v>
+        <x:v>513733</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -12739,203 +12741,201 @@
       <x:c r="S188" s="14" t="n">
         <x:v>509980</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>513733</x:v>
+        <x:v>509977</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>509977</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>511051</x:v>
+        <x:v>511060</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>93</x:v>
@@ -12943,241 +12943,241 @@
       <x:c r="H192" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>511054</x:v>
+        <x:v>511056</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>511060</x:v>
+        <x:v>511058</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>511056</x:v>
+        <x:v>511051</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>511058</x:v>
+        <x:v>511054</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -13227,51 +13227,51 @@
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>572985</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -13284,51 +13284,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>572986</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -13401,86 +13401,86 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>572984</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>43</x:v>
@@ -13554,51 +13554,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>556260</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>43</x:v>
@@ -13611,51 +13611,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>553987</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13670,51 +13670,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>553988</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>43</x:v>
@@ -13727,51 +13727,51 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>553989</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13786,51 +13786,51 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>553990</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>43</x:v>
@@ -13843,51 +13843,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>553993</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13921,51 +13921,51 @@
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>572989</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -13982,51 +13982,51 @@
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>556271</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14042,51 +14042,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>556272</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14259,76 +14259,76 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>555788</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>548909</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14402,75 +14402,75 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>557641</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G218" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -14642,51 +14642,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>525376</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -14699,51 +14699,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>572992</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -14816,86 +14816,86 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>598818</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>76</x:v>
@@ -14908,51 +14908,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>616803</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -14967,51 +14967,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>616804</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>43</x:v>
@@ -15024,51 +15024,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>606252</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15195,51 +15195,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>595455</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>43</x:v>
@@ -15252,51 +15252,51 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>606266</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15387,51 +15387,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>598819</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -15476,51 +15476,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>615350</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15535,51 +15535,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>617396</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>76</x:v>
@@ -15668,51 +15668,51 @@
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>598821</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -15725,51 +15725,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>598822</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -15779,51 +15779,51 @@
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>598823</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -15836,51 +15836,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>598824</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -15890,281 +15890,281 @@
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>572993</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>603901</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>598817</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>607483</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -16177,51 +16177,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>598816</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -16231,86 +16231,86 @@
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>598829</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -16325,51 +16325,51 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>606229</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>43</x:v>
@@ -16406,86 +16406,86 @@
       <x:c r="B252" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>603907</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>43</x:v>
@@ -16520,51 +16520,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>598827</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -16574,51 +16574,51 @@
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>598826</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -16756,51 +16756,51 @@
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>608176</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16816,51 +16816,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>608177</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17083,77 +17083,77 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>595839</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>603097</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17443,51 +17443,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>506447</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>43</x:v>
@@ -17500,51 +17500,51 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>543659</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42766</x:v>
@@ -17554,51 +17554,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>543664</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>43</x:v>
@@ -17900,208 +17900,208 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>494805</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>494196</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>494219</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>494226</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -18114,51 +18114,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>494803</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>372</x:v>
@@ -18246,51 +18246,51 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>600997</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -18478,51 +18478,51 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>602204</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>43</x:v>
@@ -18535,51 +18535,51 @@
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>598264</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42766</x:v>
@@ -18589,51 +18589,51 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>598265</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>43</x:v>