--- v2 (2026-05-31)
+++ v3 (2026-07-27)
@@ -347,101 +347,101 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option B : management d'unité de production culinaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option C : Management d'unité d'hébergement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation accueil-réception (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS Management en hôtellerie restauration - Option C Management des unités d'hébergement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS Management en hôtellerie restauration - Option A Management d'unité de restauration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel réceptionniste hôtellerie et hôtellerie de plein air (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkl Forma - CFA des 3 Caps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS Management en hôtellerie restauration - Option B Management des unités de production culinaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>BTS management en hôtellerie - restauration option A : management d'unité de restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Anne-Sophie Pic</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option C : management d'unité d'hébergement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
@@ -890,69 +890,69 @@
   <x:si>
     <x:t>05/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfa des Chefs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut La Forbine</x:t>
   </x:si>
   <x:si>
     <x:t>ILF</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Francis de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Nice</x:t>
   </x:si>
@@ -3200,51 +3200,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>504174</x:v>
+        <x:v>504164</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
@@ -3259,206 +3259,206 @@
       <x:c r="K26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>504164</x:v>
+        <x:v>504169</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>504169</x:v>
+        <x:v>570021</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>570021</x:v>
+        <x:v>504174</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>511050</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -3570,75 +3570,75 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>511059</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>552972</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -3648,51 +3648,51 @@
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>588121</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -3705,143 +3705,143 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>588122</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37921</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q35" s="4" t="s">
+      <x:c r="R35" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>570008</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3856,51 +3856,51 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>553466</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>43</x:v>
@@ -3913,51 +3913,51 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>554770</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3972,51 +3972,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>554772</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>43</x:v>
@@ -4051,143 +4051,143 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>555168</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>558827</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4202,51 +4202,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>553413</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>43</x:v>
@@ -4327,181 +4327,181 @@
       <x:c r="R44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>556261</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
+      <x:c r="R45" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>585275</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>556269</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>552973</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -4572,51 +4572,51 @@
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>590142</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4629,51 +4629,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>572987</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4710,51 +4710,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>564387</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -4784,51 +4784,51 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>583826</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>43</x:v>
@@ -4848,97 +4848,97 @@
       <x:c r="R53" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>609157</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42788</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
+      <x:c r="R54" s="14" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>617354</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>43</x:v>
@@ -4951,51 +4951,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>606254</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -5184,75 +5184,75 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>583825</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>609209</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -5262,261 +5262,261 @@
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>615348</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>603886</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>603887</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>599554</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>43</x:v>
@@ -5551,51 +5551,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>572988</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -5643,51 +5643,51 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>614261</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -5702,51 +5702,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>607878</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>43</x:v>
@@ -5759,110 +5759,110 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>609156</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>599553</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>43</x:v>
@@ -6018,51 +6018,51 @@
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>607802</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6170,132 +6170,132 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>595504</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>609158</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>609160</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6451,51 +6451,51 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>595584</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -6707,51 +6707,51 @@
       <x:c r="B86" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>607417</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6764,51 +6764,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>607418</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6823,51 +6823,51 @@
       <x:c r="B88" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>607419</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6880,51 +6880,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>607420</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7438,51 +7438,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>603534</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>43</x:v>
@@ -7495,51 +7495,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>585578</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -7735,51 +7735,51 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
@@ -8609,51 +8609,51 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>580201</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
@@ -9882,51 +9882,51 @@
       <x:c r="B140" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>553804</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -9939,51 +9939,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>553806</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -9998,51 +9998,51 @@
       <x:c r="B142" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>553818</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -10055,86 +10055,86 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>553819</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10149,51 +10149,51 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>542318</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>43</x:v>
@@ -10206,51 +10206,51 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>542321</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10265,51 +10265,51 @@
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>542322</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>43</x:v>
@@ -10322,51 +10322,51 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>493043</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10381,51 +10381,51 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>493044</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>43</x:v>
@@ -10438,51 +10438,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>494203</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10497,51 +10497,51 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>494217</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>43</x:v>
@@ -10675,51 +10675,51 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>494860</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10860,559 +10860,559 @@
       <x:c r="S156" s="14" t="n">
         <x:v>509976</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>509978</x:v>
+        <x:v>513732</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>509979</x:v>
+        <x:v>501430</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>210</x:v>
-[...2 lines deleted...]
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>507303</x:v>
+        <x:v>501431</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>210</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>507304</x:v>
+        <x:v>501432</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
+      <x:c r="E161" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>273</x:v>
-[...2 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>513488</x:v>
+        <x:v>509978</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>513732</x:v>
+        <x:v>509979</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>501430</x:v>
+        <x:v>507303</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>501431</x:v>
+        <x:v>507304</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>501432</x:v>
+        <x:v>513488</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11503,427 +11503,427 @@
         <x:v>509982</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>512877</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>512878</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>512880</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>512881</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>512882</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>512883</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>504041</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -11936,86 +11936,86 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>504043</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12030,51 +12030,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>507597</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
@@ -12087,51 +12087,51 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>507598</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12146,51 +12146,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>507645</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>43</x:v>
@@ -12203,51 +12203,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>507646</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12281,86 +12281,86 @@
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>598828</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12400,137 +12400,135 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>511049</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>513733</x:v>
+        <x:v>572991</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
@@ -12741,201 +12739,203 @@
       <x:c r="S188" s="14" t="n">
         <x:v>509980</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>509977</x:v>
+        <x:v>513733</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>572991</x:v>
+        <x:v>509977</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>511060</x:v>
+        <x:v>511051</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>93</x:v>
@@ -12943,241 +12943,241 @@
       <x:c r="H192" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>511056</x:v>
+        <x:v>511054</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>511058</x:v>
+        <x:v>511060</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>511051</x:v>
+        <x:v>511056</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>511054</x:v>
+        <x:v>511058</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>31401</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -13227,51 +13227,51 @@
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>572985</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -13284,51 +13284,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>572986</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -13401,86 +13401,86 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>572984</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>43</x:v>
@@ -13554,51 +13554,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>556260</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>43</x:v>
@@ -13611,51 +13611,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>553987</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13670,51 +13670,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>553988</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>43</x:v>
@@ -13727,51 +13727,51 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>553989</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13786,51 +13786,51 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>553990</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>43</x:v>
@@ -13843,51 +13843,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>553993</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13921,51 +13921,51 @@
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>572989</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -13982,51 +13982,51 @@
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>556271</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14042,51 +14042,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>556272</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14259,76 +14259,76 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>555788</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>548909</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -14402,75 +14402,75 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>557641</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G218" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -14642,51 +14642,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>525376</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -14699,51 +14699,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>572992</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -14816,86 +14816,86 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>598818</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>76</x:v>
@@ -14908,51 +14908,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>616803</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -14967,51 +14967,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>616804</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>43</x:v>
@@ -15024,51 +15024,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>606252</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15195,51 +15195,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>595455</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>43</x:v>
@@ -15252,51 +15252,51 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>606266</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15387,51 +15387,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>598819</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -15476,51 +15476,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>615350</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15535,51 +15535,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>617396</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>76</x:v>
@@ -15668,51 +15668,51 @@
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>598821</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -15725,51 +15725,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>598822</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -15779,51 +15779,51 @@
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>598823</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -15836,51 +15836,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>598824</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -15890,167 +15890,167 @@
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>572993</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>603901</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -16063,108 +16063,108 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>598817</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>607483</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -16177,51 +16177,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>598816</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -16231,86 +16231,86 @@
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>598829</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -16325,51 +16325,51 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>606229</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>43</x:v>
@@ -16406,86 +16406,86 @@
       <x:c r="B252" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>603907</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>43</x:v>
@@ -16520,51 +16520,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>598827</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -16574,51 +16574,51 @@
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>598826</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -16756,51 +16756,51 @@
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>608176</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16816,51 +16816,51 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>608177</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17083,77 +17083,77 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>595839</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>603097</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17443,51 +17443,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>506447</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>43</x:v>
@@ -17500,51 +17500,51 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>543659</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42766</x:v>
@@ -17554,51 +17554,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>543664</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>43</x:v>
@@ -17900,208 +17900,208 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>494805</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>494196</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>494219</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>494226</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -18114,51 +18114,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>494803</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>372</x:v>
@@ -18246,51 +18246,51 @@
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>600997</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -18478,51 +18478,51 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>602204</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>43</x:v>
@@ -18535,51 +18535,51 @@
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>598264</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42766</x:v>
@@ -18589,51 +18589,51 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>598265</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>43</x:v>