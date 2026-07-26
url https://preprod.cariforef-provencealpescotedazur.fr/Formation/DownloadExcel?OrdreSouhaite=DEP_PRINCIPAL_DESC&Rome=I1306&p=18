--- v1 (2026-04-17)
+++ v2 (2026-07-26)
@@ -158,98 +158,98 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP monteur en installations du génie climatique et sanitaire (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installation sanitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>09/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>PERTUIS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie climatique</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option A génie climatique et fluidique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
@@ -392,231 +392,231 @@
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Monteur-dépanneur en climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
+    <x:t>Acquérir les connaissances de base en production froid - ENF001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP IFCA - Installateur en froid et conditionnement de l'air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP installateur en froid et conditionnement d'air (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Monteur dépanneur en climatisation (TP MDC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'énergétique, de l'environnement et du génie climatique parcours chargé d'affaires en énergétique du bâtiment (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTP conception organisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre Professionnel Installateur en pompe à chaleur et climatisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Galliéni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Janetti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Cisson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP installateur en froid et conditionnement d'air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel agent de maintenance CVC (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Régulation climatisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparer l'habilitation gaz (Habiligaz® délivré par la FEDENE) - ENC055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
-  </x:si>
-[...169 lines deleted...]
-    <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP installateur en froid et conditionnement d'air - fluides frigorigenes</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
@@ -1842,51 +1842,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -1896,107 +1896,107 @@
       <x:c r="J3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>503337</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -2006,51 +2006,51 @@
       <x:c r="J5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>548263</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2059,100 +2059,100 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>608905</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>608906</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -2399,51 +2399,51 @@
       <x:c r="J12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>603326</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>75</x:v>
@@ -2816,94 +2816,90 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>575438</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="R20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>519401</x:v>
+        <x:v>591540</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4645,90 +4641,94 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>564382</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>38361</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>591540</x:v>
+        <x:v>519401</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -5098,54 +5098,54 @@
       <x:c r="L59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>515472</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5326,51 +5326,51 @@
       <x:c r="I63" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>556364</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
@@ -5451,54 +5451,54 @@
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>503502</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>83</x:v>
@@ -5512,54 +5512,54 @@
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>517673</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5569,54 +5569,54 @@
       <x:c r="L67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>564373</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -5628,54 +5628,54 @@
       <x:c r="L68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>564376</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5685,54 +5685,54 @@
       <x:c r="L69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>564380</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -5744,54 +5744,54 @@
       <x:c r="L70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>557460</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5804,51 +5804,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>512439</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>184</x:v>
@@ -5865,51 +5865,51 @@
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>501002</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -5986,51 +5986,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>501066</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -6046,51 +6046,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>509160</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>195</x:v>
@@ -6107,51 +6107,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>498721</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -6167,51 +6167,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>451207</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>184</x:v>
@@ -6228,51 +6228,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>451209</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -6288,51 +6288,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>500923</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>184</x:v>
@@ -6409,51 +6409,51 @@
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>500925</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>184</x:v>
@@ -6524,54 +6524,54 @@
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>503592</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -6583,54 +6583,54 @@
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>503676</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -6640,54 +6640,54 @@
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>503699</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39437</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -6699,54 +6699,54 @@
       <x:c r="L86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>548434</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -7170,51 +7170,51 @@
       <x:c r="L94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>524093</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -7227,54 +7227,54 @@
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>503114</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -7286,54 +7286,54 @@
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>503127</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -7343,54 +7343,54 @@
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>503157</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7578,51 +7578,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>548412</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
@@ -8121,51 +8121,51 @@
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>550292</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -9240,51 +9240,51 @@
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>548228</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -9480,51 +9480,51 @@
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>556833</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>189</x:v>
@@ -9642,57 +9642,57 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>606384</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10160,51 +10160,51 @@
       <x:c r="J145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>619502</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -10213,51 +10213,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>610456</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -11467,87 +11467,87 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>605754</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>610459</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -11613,51 +11613,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>610354</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -12604,87 +12604,87 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>596320</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>619487</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -13158,51 +13158,51 @@
       <x:c r="I197" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22633</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>619216</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -13211,51 +13211,51 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>619484</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -13465,83 +13465,83 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>606561</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>619486</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -13691,51 +13691,51 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>571632</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
@@ -14580,51 +14580,51 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>610455</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
@@ -15243,51 +15243,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>598091</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
@@ -15809,54 +15809,54 @@
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>503228</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -15866,54 +15866,54 @@
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>503265</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>83</x:v>
@@ -15987,54 +15987,54 @@
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>511024</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
@@ -16222,51 +16222,51 @@
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>548204</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -16278,51 +16278,51 @@
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>548190</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16335,54 +16335,54 @@
       <x:c r="L253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>564379</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
@@ -16397,51 +16397,51 @@
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>503219</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -16454,51 +16454,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>448981</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
@@ -16510,108 +16510,108 @@
       <x:c r="L256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>507626</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>493629</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -16623,54 +16623,54 @@
       <x:c r="L258" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>494768</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -16686,51 +16686,51 @@
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>502279</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>184</x:v>