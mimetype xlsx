--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="820">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="819">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat gestion PME PMI</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS support à l'action managériale</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Management situationnel</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
@@ -2256,53 +2256,50 @@
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce, vente, marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
@@ -4849,51 +4846,51 @@
         <x:v>44</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -8361,51 +8358,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>497641</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -10601,51 +10598,51 @@
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>557578</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -12042,51 +12039,51 @@
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>615333</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
@@ -14831,51 +14828,51 @@
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>565855</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
@@ -14888,51 +14885,51 @@
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>566526</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -14942,51 +14939,51 @@
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>618763</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
@@ -14999,51 +14996,51 @@
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>618877</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17059,51 +17056,51 @@
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>601365</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -18280,51 +18277,51 @@
       <x:c r="J262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>549770</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -19734,51 +19731,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>587355</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -19909,51 +19906,51 @@
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -19966,51 +19963,51 @@
       <x:c r="J291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>587357</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -20025,51 +20022,51 @@
       <x:c r="J292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -20079,51 +20076,51 @@
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>617721</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
@@ -20489,51 +20486,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>617722</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -20656,51 +20653,51 @@
       <x:c r="J303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>616368</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
@@ -21229,51 +21226,51 @@
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>609487</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -21631,51 +21628,51 @@
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>598716</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>465</x:v>
@@ -21835,51 +21832,51 @@
         <x:v>478</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>598386</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -21889,51 +21886,51 @@
       <x:c r="J325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>583297</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -22240,51 +22237,51 @@
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>545010</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -30104,51 +30101,51 @@
       <x:c r="J467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>569948</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
@@ -30486,51 +30483,51 @@
       <x:c r="J474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>572702</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -30540,51 +30537,51 @@
       <x:c r="J475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>577248</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -30888,51 +30885,51 @@
       <x:c r="I481" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>523230</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -33234,51 +33231,51 @@
       <x:c r="J521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>531407</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
@@ -37362,57 +37359,57 @@
       <x:c r="J592" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>585277</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
@@ -37482,54 +37479,54 @@
       <x:c r="L594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>531690</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="U594" s="16" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37609,51 +37606,51 @@
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>547434</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>52</x:v>
@@ -37858,75 +37855,75 @@
       <x:c r="S600" s="14" t="n">
         <x:v>556476</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="I601" s="4" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>557784</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
@@ -38193,96 +38190,96 @@
       <x:c r="M606" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>550520</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>599458</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
@@ -38330,75 +38327,75 @@
       <x:c r="S608" s="14" t="n">
         <x:v>549468</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>552271</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
@@ -38449,193 +38446,193 @@
       <x:c r="T610" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>571073</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>571076</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>571088</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
@@ -39473,51 +39470,51 @@
       <x:c r="H628" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>555823</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
@@ -39594,172 +39591,172 @@
       <x:c r="H630" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>600260</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>600269</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>600272</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
@@ -39801,352 +39798,352 @@
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>594547</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="Q634" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="Q634" s="16" t="s">
+      <x:c r="R634" s="14" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>594539</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="I635" s="4" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="Q635" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="Q635" s="4" t="s">
+      <x:c r="R635" s="0" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>594536</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>594545</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="I637" s="4" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="Q637" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="Q637" s="4" t="s">
+      <x:c r="R637" s="0" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>594187</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>594179</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>594192</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
@@ -40163,105 +40160,105 @@
       <x:c r="H640" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>599460</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>594160</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
@@ -40360,76 +40357,76 @@
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>594169</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>594170</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
@@ -40519,51 +40516,51 @@
       <x:c r="M646" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>602004</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40650,138 +40647,138 @@
       <x:c r="R648" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>606277</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="I649" s="4" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>762</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="Q649" s="4" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>762</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>591976</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="Q650" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="Q650" s="16" t="s">
+      <x:c r="R650" s="14" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>763</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>591977</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -40803,51 +40800,51 @@
       <x:c r="M651" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>606944</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
@@ -40963,51 +40960,51 @@
         <x:v>465</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>614947</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -41320,51 +41317,51 @@
       <x:c r="H660" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>608475</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
@@ -41525,76 +41522,76 @@
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>603775</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>615985</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
@@ -41639,76 +41636,76 @@
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>507614</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>594158</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
@@ -41724,51 +41721,51 @@
       <x:c r="J667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>613729</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
@@ -41777,51 +41774,51 @@
         <x:v>465</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s"/>
       <x:c r="K668" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>614913</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -41917,183 +41914,183 @@
       <x:c r="R670" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>608891</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>601030</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="U671" s="4" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s"/>
       <x:c r="K672" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>614944</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>614917</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
@@ -42102,51 +42099,51 @@
         <x:v>465</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s"/>
       <x:c r="K674" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>614915</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -42165,54 +42162,54 @@
       <x:c r="L675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>606953</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="U675" s="4" t="s">
         <x:v>772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
@@ -42287,51 +42284,51 @@
       <x:c r="M677" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>548900</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
         <x:v>683</x:v>
@@ -42595,134 +42592,134 @@
       <x:c r="S682" s="14" t="n">
         <x:v>546506</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>607308</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>607324</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
@@ -43008,76 +43005,76 @@
         <x:v>586467</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>598963</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
@@ -43237,76 +43234,76 @@
         <x:v>605982</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>603596</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
@@ -43390,51 +43387,51 @@
       <x:c r="M696" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>602106</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43497,226 +43494,226 @@
       <x:c r="J698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>601454</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>607335</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="H700" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="H700" s="14" t="s">
+      <x:c r="I700" s="16" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>603515</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="E701" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="H701" s="0" t="s">
+      <x:c r="I701" s="4" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="P701" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="Q701" s="4" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="R701" s="0" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>601920</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -43727,348 +43724,348 @@
       <x:c r="H702" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>604204</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>584659</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>584660</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>584795</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>552836</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>611036</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -44083,455 +44080,455 @@
       <x:c r="J708" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>545466</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>599039</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H710" s="14" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>599040</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>591163</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
-        <x:v>795</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="Q712" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="Q712" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>594190</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="E713" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>605941</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="H714" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="H714" s="14" t="s">
+      <x:c r="I714" s="16" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="P714" s="14" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="Q714" s="16" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="R714" s="14" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>542498</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
@@ -44546,457 +44543,457 @@
       <x:c r="J716" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>575748</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>547563</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H718" s="14" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>575916</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="U718" s="16" t="s">
         <x:v>797</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="E719" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>496029</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>547562</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>494752</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>522065</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H723" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="H723" s="0" t="s">
+      <x:c r="I723" s="4" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="Q723" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="Q723" s="4" t="s">
+      <x:c r="R723" s="0" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>497961</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -45007,472 +45004,472 @@
       <x:c r="H724" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="Q724" s="16" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="R724" s="14" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>806</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>502224</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="H725" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="R725" s="0" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>495511</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="F726" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="F726" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G726" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="R726" s="14" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>583754</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="H727" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="R727" s="0" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>549120</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="H729" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="R729" s="0" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>601168</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="Q730" s="16" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="R730" s="14" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>806</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>604715</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -45483,338 +45480,338 @@
       <x:c r="H732" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="Q732" s="16" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="R732" s="14" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>806</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>552793</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="R733" s="0" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H734" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="H734" s="14" t="s">
+      <x:c r="I734" s="16" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="Q734" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="Q734" s="16" t="s">
+      <x:c r="R734" s="14" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>551856</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>542500</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H736" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="H736" s="14" t="s">
+      <x:c r="I736" s="16" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="Q736" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="Q736" s="16" t="s">
+      <x:c r="R736" s="14" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>804</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>601001</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">