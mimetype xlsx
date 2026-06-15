--- v2 (2026-04-16)
+++ v3 (2026-06-15)
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat commercial</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Capacité en droit</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
@@ -4006,51 +4006,51 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>42</x:v>
@@ -8849,51 +8849,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>611291</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>42</x:v>
@@ -10812,51 +10812,51 @@
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>609212</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -11834,51 +11834,51 @@
       <x:c r="I159" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>542256</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -11887,100 +11887,100 @@
         <x:v>271</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>542257</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>542280</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -11989,100 +11989,100 @@
         <x:v>271</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>542400</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>542437</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -12145,51 +12145,51 @@
       <x:c r="I165" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>520300</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -22214,51 +22214,51 @@
         <x:v>432</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>618821</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>287</x:v>
@@ -23649,51 +23649,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>583790</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>287</x:v>
@@ -26314,51 +26314,51 @@
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>590013</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26483,51 +26483,51 @@
         <x:v>415</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>598386</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -26600,51 +26600,51 @@
       <x:c r="J434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>590872</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -28048,51 +28048,51 @@
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>570301</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
@@ -28322,51 +28322,51 @@
       <x:c r="J464" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>390025</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -28437,51 +28437,51 @@
         <x:v>627</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>523230</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>626</x:v>
@@ -28489,51 +28489,51 @@
       <x:c r="I467" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35014</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>523303</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -28840,51 +28840,51 @@
       <x:c r="I473" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>521677</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -29072,51 +29072,51 @@
       <x:c r="I477" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>534019</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -29179,51 +29179,51 @@
       <x:c r="I479" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>534099</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -29286,51 +29286,51 @@
       <x:c r="I481" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>534103</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -29503,51 +29503,51 @@
       <x:c r="I485" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>533106</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -29610,51 +29610,51 @@
       <x:c r="I487" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>533525</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -29819,51 +29819,51 @@
       <x:c r="I491" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>534253</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -29926,51 +29926,51 @@
       <x:c r="I493" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>534255</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -37301,51 +37301,51 @@
         <x:v>755</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s"/>
       <x:c r="K632" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>578648</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>59</x:v>
       </x:c>