--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="773">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="772">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -164,51 +164,51 @@
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Étude produit</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
@@ -2193,53 +2193,50 @@
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
@@ -8298,51 +8295,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>497649</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35961</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -9248,51 +9245,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>557580</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -11950,51 +11947,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>605536</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -13575,51 +13572,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41141</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
@@ -13632,51 +13629,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>615703</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41141</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -13691,51 +13688,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>615704</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
@@ -13745,51 +13742,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -13856,51 +13853,51 @@
       <x:c r="I187" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>578634</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
@@ -13913,51 +13910,51 @@
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>618757</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17443,51 +17440,51 @@
         <x:v>306</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>523312</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -19305,51 +19302,51 @@
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>513102</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -19415,51 +19412,51 @@
         <x:v>349</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>522266</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
@@ -19469,51 +19466,51 @@
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>520235</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -20385,51 +20382,51 @@
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>546783</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -20444,51 +20441,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>546784</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -20501,51 +20498,51 @@
       <x:c r="J301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>546785</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23590,51 +23587,51 @@
         <x:v>349</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>522268</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
@@ -24616,51 +24613,51 @@
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>601322</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
@@ -24670,51 +24667,51 @@
       <x:c r="J373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>520236</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>36015</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
@@ -25648,51 +25645,51 @@
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>587350</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -25705,51 +25702,51 @@
       <x:c r="J391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>587351</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -26350,51 +26347,51 @@
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>586631</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>332</x:v>
@@ -27634,51 +27631,51 @@
       <x:c r="J424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>618762</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -29352,51 +29349,51 @@
       <x:c r="J454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>604519</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -30916,51 +30913,51 @@
       <x:c r="J481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>602642</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -30975,51 +30972,51 @@
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>602643</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -31032,51 +31029,51 @@
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>602644</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -34388,108 +34385,108 @@
       <x:c r="J541" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -34558,66 +34555,66 @@
         <x:v>697</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>606949</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34649,91 +34646,91 @@
         <x:v>608888</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -34793,51 +34790,51 @@
         <x:v>681</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>571085</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
@@ -34850,273 +34847,273 @@
       <x:c r="G549" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>583334</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>537647</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>537648</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>537651</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>537652</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
@@ -35670,51 +35667,51 @@
       <x:c r="M563" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>550533</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
@@ -35771,108 +35768,108 @@
       <x:c r="G565" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>549435</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38783</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>547033</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
@@ -35908,87 +35905,87 @@
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>558634</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38783</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>555285</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
@@ -36491,51 +36488,51 @@
       <x:c r="M577" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>547441</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>158</x:v>
@@ -36620,146 +36617,146 @@
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>556463</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>581460</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
@@ -36813,125 +36810,125 @@
       <x:c r="G583" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>547439</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>495484</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -36941,51 +36938,51 @@
       <x:c r="M585" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>497021</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
@@ -37009,299 +37006,299 @@
       <x:c r="R586" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>566998</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>546597</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>546600</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>546603</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>510954</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>506876</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
@@ -37434,66 +37431,66 @@
         <x:v>697</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>504963</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37583,191 +37580,191 @@
       <x:c r="S596" s="14" t="n">
         <x:v>510013</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>507175</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>507176</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>507177</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
@@ -37938,134 +37935,134 @@
       <x:c r="S602" s="14" t="n">
         <x:v>511073</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>502365</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>502366</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
@@ -38090,113 +38087,113 @@
       <x:c r="L605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>509962</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>512010</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -38310,51 +38307,51 @@
       <x:c r="G609" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>478400</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
@@ -38383,96 +38380,96 @@
       <x:c r="L610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="U610" s="16" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>478406</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
@@ -38487,51 +38484,51 @@
         <x:v>425</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>478403</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
@@ -38625,415 +38622,415 @@
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>497753</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>513404</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>498270</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>498272</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>498273</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>498274</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>498275</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>513405</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
@@ -39342,51 +39339,51 @@
       <x:c r="G627" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>525363</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
@@ -39401,51 +39398,51 @@
         <x:v>425</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>506129</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
@@ -39574,51 +39571,51 @@
       <x:c r="G631" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>603602</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
@@ -39690,51 +39687,51 @@
       <x:c r="G633" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>607323</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
@@ -39762,51 +39759,51 @@
       <x:c r="M634" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>599410</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -39871,51 +39868,51 @@
       <x:c r="J636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>497332</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -39925,343 +39922,343 @@
       <x:c r="H637" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>502028</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>545112</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>547577</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>494751</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>545113</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>547578</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40274,108 +40271,108 @@
       <x:c r="J643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>545472</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>597605</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40385,57 +40382,57 @@
       <x:c r="H645" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>552848</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
@@ -40450,105 +40447,105 @@
       <x:c r="J646" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>575976</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="I647" s="4" t="s">
         <x:v>760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>761</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="Q647" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="Q647" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>593933</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40559,114 +40556,114 @@
       <x:c r="H648" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>604217</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>605944</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40681,51 +40678,51 @@
       <x:c r="J650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>601462</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
@@ -40735,112 +40732,112 @@
       <x:c r="J651" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>596725</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="H652" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="H652" s="14" t="s">
+      <x:c r="I652" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="I652" s="16" t="s">
+      <x:c r="J652" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K652" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L652" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M652" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="N652" s="15" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O652" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P652" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="Q652" s="16" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="R652" s="14" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>601169</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40850,57 +40847,57 @@
       <x:c r="H653" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="Q653" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="Q653" s="4" t="s">
+      <x:c r="R653" s="0" t="s">
         <x:v>767</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>604717</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40911,299 +40908,299 @@
       <x:c r="H654" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="Q654" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="Q654" s="16" t="s">
+      <x:c r="R654" s="14" t="s">
         <x:v>767</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>552795</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="H655" s="0" t="s">
+      <x:c r="I655" s="4" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K655" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L655" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M655" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="N655" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O655" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P655" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="I655" s="4" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q655" s="4" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="R655" s="0" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>551851</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="H656" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="H656" s="14" t="s">
+      <x:c r="I656" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="I656" s="16" t="s">
+      <x:c r="J656" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K656" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L656" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M656" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="N656" s="15" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O656" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P656" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="Q656" s="16" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="R656" s="14" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>549121</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="H657" s="0" t="s">
+      <x:c r="I657" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="I657" s="4" t="s">
+      <x:c r="J657" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K657" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L657" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M657" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="N657" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O657" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P657" s="0" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="Q657" s="4" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="R657" s="0" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>495515</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="H658" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="H658" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I658" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>771</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="R658" s="14" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>497957</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -41213,166 +41210,166 @@
       <x:c r="H659" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="Q659" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="Q659" s="4" t="s">
+      <x:c r="R659" s="0" t="s">
         <x:v>767</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>502228</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="H660" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="H660" s="14" t="s">
+      <x:c r="I660" s="16" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="J660" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K660" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L660" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M660" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="N660" s="15" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O660" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P660" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="I660" s="16" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q660" s="16" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="R660" s="14" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>601000</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>772</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">