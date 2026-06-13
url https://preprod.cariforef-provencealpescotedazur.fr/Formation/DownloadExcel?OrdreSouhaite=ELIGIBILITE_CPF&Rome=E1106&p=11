--- v0 (2026-04-15)
+++ v1 (2026-06-13)
@@ -551,50 +551,53 @@
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Agence DM</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique familiale</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/10/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Webmarketing standard </x:t>
   </x:si>
   <x:si>
     <x:t>Wordpress de A à Z expert</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web spécialisation journalisme d'informations générales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Journalisme multimédia</x:t>
@@ -672,53 +675,50 @@
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les essentiels des outils de communication - PAO &amp; WEB -</x:t>
   </x:si>
   <x:si>
     <x:t>Formaltic</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
@@ -4756,770 +4756,770 @@
       <x:c r="I61" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>390029</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>390031</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>390045</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>390046</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37077</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46323</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>535014</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37077</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46323</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>535015</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36901</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="P67" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="Q67" s="4" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>551461</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>575798</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>575799</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46303</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>580117</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>590774</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="P72" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="P72" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>589732</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>550924</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>550925</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>34537</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
@@ -5993,498 +5993,498 @@
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>579247</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>581562</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>603924</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>574935</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>574936</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>574953</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>574954</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>575853</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40161</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6664,51 +6664,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>579238</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37802</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -6721,51 +6721,51 @@
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>579241</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37802</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6775,162 +6775,162 @@
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>579246</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>590732</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38935</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>590734</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
@@ -7121,1734 +7121,1734 @@
       <x:c r="M103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>590758</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>574777</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>574899</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>574900</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>574901</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>574902</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>574903</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38173</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>46325</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>574904</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>575527</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>575528</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>575529</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>575530</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>575541</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>575708</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>575709</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>575710</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>575711</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>575726</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>575727</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>575728</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>575729</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>575733</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>575779</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>577556</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>581255</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>581318</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>581325</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>