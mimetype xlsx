--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -287,51 +287,51 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien menuisier agenceur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA La Cabucelle</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
@@ -356,114 +356,114 @@
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMBRUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Poutrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro menuiserie aluminium-verre (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vitrerie miroiterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel menuisier installateur (Apprentissage)</x:t>
   </x:si>
@@ -2547,674 +2547,676 @@
       <x:c r="S20" s="14" t="n">
         <x:v>509353</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>548383</x:v>
+        <x:v>509386</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>509386</x:v>
+        <x:v>499407</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37238</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>499407</x:v>
+        <x:v>494758</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="S24" s="14" t="n">
+        <x:v>494759</x:v>
+      </x:c>
+      <x:c r="T24" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="S24" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>494759</x:v>
+        <x:v>494783</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>39806</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22434</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>494783</x:v>
+        <x:v>504930</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39806</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22434</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>504930</x:v>
+        <x:v>557235</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>557235</x:v>
+        <x:v>547549</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>547549</x:v>
+        <x:v>547607</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>547607</x:v>
+        <x:v>548209</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>548209</x:v>
+        <x:v>548276</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3223,114 +3225,114 @@
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>548276</x:v>
+        <x:v>548277</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>548277</x:v>
+        <x:v>548278</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3339,170 +3341,170 @@
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>548278</x:v>
+        <x:v>548279</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>548279</x:v>
+        <x:v>548315</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>548315</x:v>
+        <x:v>548329</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3512,173 +3514,173 @@
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>548329</x:v>
+        <x:v>548330</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35974</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>548330</x:v>
+        <x:v>548332</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>548332</x:v>
+        <x:v>548374</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -3687,111 +3689,111 @@
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>548374</x:v>
+        <x:v>548375</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>548375</x:v>
+        <x:v>548383</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
@@ -3806,51 +3808,51 @@
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>548384</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37238</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3863,51 +3865,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>548401</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
@@ -3922,51 +3924,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>548402</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3979,51 +3981,51 @@
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>548420</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
@@ -4038,51 +4040,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>548421</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4095,110 +4097,110 @@
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>548422</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q48" s="16" t="s">
+      <x:c r="R48" s="14" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>605510</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4211,112 +4213,112 @@
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>603233</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>556742</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4332,51 +4334,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>556829</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>77</x:v>
@@ -4393,51 +4395,51 @@
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>556832</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37120</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -4453,110 +4455,110 @@
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22406</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>548496</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37238</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
+      <x:c r="R54" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>548869</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37238</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -4572,614 +4574,614 @@
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>552845</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="P56" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="R56" s="14" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>547431</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R57" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>603073</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R58" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>586360</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R59" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>603077</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>604628</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>586361</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>603075</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R63" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>604629</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R64" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>586362</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>604627</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R66" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>588245</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37120</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5223,133 +5225,133 @@
         <x:v>585096</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>611188</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q69" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="Q69" s="4" t="s">
+      <x:c r="R69" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>605955</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -5722,75 +5724,75 @@
       <x:c r="S76" s="14" t="n">
         <x:v>596307</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>596308</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
@@ -6955,168 +6957,168 @@
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>593079</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>593080</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>594270</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
@@ -7270,132 +7272,132 @@
       <x:c r="T103" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="R104" s="14" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>594274</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="R105" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>594275</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
@@ -7435,78 +7437,78 @@
       <x:c r="S106" s="14" t="n">
         <x:v>594276</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="R107" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>594277</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37120</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7710,125 +7712,125 @@
         <x:v>614866</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R112" s="14" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>608133</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R113" s="0" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>615578</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37120</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7862,91 +7864,91 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>585097</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I115" s="4" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="P115" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q115" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="R115" s="0" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>606939</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8365,57 +8367,57 @@
       <x:c r="G123" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q123" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q123" s="4" t="s">
+      <x:c r="R123" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>605511</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8561,138 +8563,138 @@
       <x:c r="R126" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>581436</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>460657</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>597578</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37797</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -8988,399 +8990,399 @@
       <x:c r="G134" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22434</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>553816</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>557455</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>493613</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>557453</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>493627</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37897</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>543635</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>543657</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">