--- v1 (2026-04-15)
+++ v2 (2026-04-15)
@@ -359,141 +359,141 @@
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP installateur, dépanneur en froid et conditionnement d'air (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien d'intervention en froid commercial et climatisation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>PERTUIS</x:t>
-  </x:si>
-[...88 lines deleted...]
-    <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Galliéni</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
@@ -3034,51 +3034,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -3439,51 +3439,51 @@
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>503337</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3492,74 +3492,74 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="Q30" s="16" t="s">
+      <x:c r="R30" s="14" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>503502</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39437</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
@@ -3583,379 +3583,379 @@
         <x:v>548434</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H32" s="14" t="s">
+      <x:c r="I32" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>494841</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H33" s="0" t="s">
+      <x:c r="I33" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>494842</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U33" s="4" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>494768</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>609604</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>511024</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>517673</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40071</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
@@ -3981,51 +3981,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>546212</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>41</x:v>
@@ -4041,51 +4041,51 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>556360</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
@@ -4102,51 +4102,51 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>556362</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
@@ -4173,133 +4173,133 @@
         <x:v>556364</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>547560</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>547561</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
@@ -4725,51 +4725,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>548263</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4778,57 +4778,57 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="Q52" s="16" t="s">
+      <x:c r="R52" s="14" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>548326</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5690,89 +5690,89 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>544883</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H68" s="14" t="s">
+      <x:c r="I68" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>556735</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
@@ -6003,159 +6003,159 @@
       <x:c r="S72" s="14" t="n">
         <x:v>552790</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I73" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>564868</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H74" s="14" t="s">
+      <x:c r="I74" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>565904</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39437</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
@@ -6239,139 +6239,139 @@
       <x:c r="S76" s="14" t="n">
         <x:v>551883</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H77" s="0" t="s">
+      <x:c r="I77" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>547703</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H78" s="14" t="s">
+      <x:c r="I78" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>547704</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
@@ -6435,100 +6435,100 @@
         <x:v>93</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>608905</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>608906</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -7472,51 +7472,51 @@
       <x:c r="I99" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>610457</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7662,75 +7662,75 @@
       <x:c r="S102" s="14" t="n">
         <x:v>610455</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>595392</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
@@ -8435,51 +8435,51 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>595936</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>41</x:v>
@@ -8919,315 +8919,315 @@
       <x:c r="S124" s="14" t="n">
         <x:v>604712</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I125" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>605938</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>605952</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H127" s="0" t="s">
+      <x:c r="I127" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>611234</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H128" s="14" t="s">
+      <x:c r="I128" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>611241</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H129" s="0" t="s">
+      <x:c r="I129" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>611277</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
@@ -9330,75 +9330,75 @@
       <x:c r="T131" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>596268</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
@@ -10107,75 +10107,75 @@
       <x:c r="T145" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>596319</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
@@ -10783,51 +10783,51 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>603270</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
@@ -10884,51 +10884,51 @@
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>603326</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10937,57 +10937,57 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q160" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="Q160" s="16" t="s">
+      <x:c r="R160" s="14" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>603954</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11115,57 +11115,57 @@
       <x:c r="G163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q163" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="Q163" s="4" t="s">
+      <x:c r="R163" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>604015</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13266,140 +13266,140 @@
       <x:c r="R200" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>571632</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H201" s="0" t="s">
+      <x:c r="I201" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>609811</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H202" s="14" t="s">
+      <x:c r="I202" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>609815</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
@@ -13478,51 +13478,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>519401</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -13903,133 +13903,133 @@
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>606237</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q212" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>564384</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I213" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q213" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>564393</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
@@ -14741,54 +14741,54 @@
       <x:c r="H226" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>612807</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
@@ -14813,51 +14813,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>539891</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -14872,51 +14872,51 @@
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>540477</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -15003,140 +15003,140 @@
       <x:c r="R230" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>617149</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H231" s="0" t="s">
+      <x:c r="I231" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>564392</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H232" s="14" t="s">
+      <x:c r="I232" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>564400</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
@@ -15736,54 +15736,54 @@
       <x:c r="H243" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>583855</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
@@ -15829,81 +15829,81 @@
       <x:c r="R244" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>579836</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H245" s="0" t="s">
+      <x:c r="I245" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>588512</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37940</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
@@ -16191,197 +16191,197 @@
       <x:c r="R250" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>580065</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H251" s="0" t="s">
+      <x:c r="I251" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>543630</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H252" s="14" t="s">
+      <x:c r="I252" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>543631</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H253" s="0" t="s">
+      <x:c r="I253" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>550634</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
@@ -16539,248 +16539,248 @@
       <x:c r="R256" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>564382</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I257" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q257" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>564383</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H258" s="14" t="s">
+      <x:c r="I258" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>564385</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I259" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q259" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>564395</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q260" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>542497</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
@@ -16822,79 +16822,79 @@
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>554008</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q262" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>557452</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
@@ -16975,51 +16975,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>564373</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -17032,51 +17032,51 @@
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>564376</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
@@ -17091,51 +17091,51 @@
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>564379</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -17148,51 +17148,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>564380</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
@@ -17207,51 +17207,51 @@
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>557460</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -17264,51 +17264,51 @@
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>507626</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
@@ -17323,388 +17323,388 @@
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>515472</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H271" s="0" t="s">
+      <x:c r="I271" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>493578</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U271" s="4" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H272" s="14" t="s">
+      <x:c r="I272" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>493579</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U272" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H273" s="0" t="s">
+      <x:c r="I273" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>564391</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U273" s="4" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H274" s="14" t="s">
+      <x:c r="I274" s="16" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>564399</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U274" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H275" s="0" t="s">
+      <x:c r="I275" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>580602</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q276" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>543669</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
@@ -17746,88 +17746,88 @@
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>554782</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q278" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>493629</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">