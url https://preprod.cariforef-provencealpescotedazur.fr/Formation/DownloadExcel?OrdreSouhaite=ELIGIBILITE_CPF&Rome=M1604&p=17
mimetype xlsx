--- v1 (2026-04-17)
+++ v2 (2026-07-27)
@@ -347,165 +347,165 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Profil Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP Saint Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisation travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
-  </x:si>
-[...106 lines deleted...]
-    <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
@@ -4073,802 +4073,802 @@
         <x:v>90</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>499308</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>504467</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I20" s="16" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q20" s="16" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="R20" s="14" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>504699</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I21" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>504715</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I22" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>507301</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>507308</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>504839</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>504843</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I26" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>508945</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>513657</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I28" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H28" s="14" t="s">
+      <x:c r="J28" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="P28" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="P28" s="14" t="s">
+      <x:c r="R28" s="14" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>558149</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>499306</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I30" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>508958</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -5180,75 +5180,75 @@
       <x:c r="U36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>496116</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
@@ -5589,78 +5589,78 @@
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>499978</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6324,54 +6324,54 @@
       <x:c r="I56" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>506133</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6497,54 +6497,54 @@
       <x:c r="I59" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>506139</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6796,51 +6796,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>506886</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6944,54 +6944,54 @@
       <x:c r="S66" s="14" t="n">
         <x:v>512887</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -7006,78 +7006,78 @@
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>552909</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7788,51 +7788,51 @@
       <x:c r="I81" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>508722</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
@@ -7904,51 +7904,51 @@
       <x:c r="I83" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>508724</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
@@ -8433,51 +8433,51 @@
       <x:c r="I92" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>502673</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
@@ -8490,51 +8490,51 @@
       <x:c r="I93" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>502704</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
@@ -9554,51 +9554,51 @@
       <x:c r="I111" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>515675</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
@@ -9618,51 +9618,51 @@
       <x:c r="J112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>493099</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10025,51 +10025,51 @@
       <x:c r="J119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>529931</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10146,51 +10146,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>504126</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10611,51 +10611,51 @@
       <x:c r="I129" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>509519</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
@@ -11026,81 +11026,81 @@
       <x:c r="J136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>516288</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -11144,51 +11144,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>493094</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11257,51 +11257,51 @@
       <x:c r="I140" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>517672</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
@@ -11378,51 +11378,51 @@
       <x:c r="J142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>504150</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11554,51 +11554,51 @@
       <x:c r="J145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>499433</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11756,51 +11756,51 @@
       <x:c r="U148" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -12339,51 +12339,51 @@
       <x:c r="I159" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>546014</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
@@ -12613,75 +12613,75 @@
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>546431</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
@@ -13392,66 +13392,66 @@
       <x:c r="U176" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>547460</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
@@ -13772,51 +13772,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>547705</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -13885,51 +13885,51 @@
       <x:c r="I185" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>547771</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
@@ -14001,51 +14001,51 @@
       <x:c r="I187" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>547784</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
@@ -14090,234 +14090,234 @@
       <x:c r="S188" s="14" t="n">
         <x:v>547819</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I189" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q189" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="R189" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>549346</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I190" s="16" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q190" s="16" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="R190" s="14" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>549358</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>549430</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -14327,113 +14327,113 @@
       <x:c r="S192" s="14" t="n">
         <x:v>549431</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>549436</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -14473,51 +14473,51 @@
       <x:c r="J195" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>549467</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14526,57 +14526,57 @@
         <x:v>90</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>549468</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14736,91 +14736,91 @@
         <x:v>599458</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>566583</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -14833,51 +14833,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>552180</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -14892,51 +14892,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>552181</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16213,75 +16213,75 @@
       <x:c r="S224" s="14" t="n">
         <x:v>555823</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>545558</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
@@ -16647,51 +16647,51 @@
       <x:c r="I232" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>546005</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
@@ -16823,51 +16823,51 @@
       <x:c r="J235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>546960</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -16972,117 +16972,117 @@
         <x:v>547092</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I238" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>556776</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I239" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -17093,57 +17093,57 @@
         <x:v>556779</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I240" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -17211,144 +17211,144 @@
         <x:v>547146</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I242" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>556860</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I243" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>556869</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17363,51 +17363,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>547290</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17455,135 +17455,135 @@
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>36521</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>548466</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>548467</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17900,51 +17900,51 @@
       <x:c r="M253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>550659</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
@@ -17959,51 +17959,51 @@
       <x:c r="M254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>550660</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18016,51 +18016,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>550693</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
@@ -18075,75 +18075,75 @@
       <x:c r="M256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>550694</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -18332,134 +18332,134 @@
       <x:c r="T260" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>552915</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>587355</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
@@ -18484,51 +18484,51 @@
       <x:c r="M263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>553012</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
@@ -18543,516 +18543,516 @@
       <x:c r="M264" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>553019</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>587357</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I268" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H268" s="14" t="s">
+      <x:c r="J268" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q268" s="16" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>558137</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I269" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H269" s="0" t="s">
+      <x:c r="J269" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q269" s="4" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>558138</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I270" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H270" s="14" t="s">
+      <x:c r="J270" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q270" s="16" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>558139</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I271" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H271" s="0" t="s">
+      <x:c r="J271" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="P271" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="Q271" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="P271" s="0" t="s">
+      <x:c r="R271" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>558150</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>559993</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -19545,51 +19545,51 @@
       <x:c r="J281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>556622</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -19869,51 +19869,51 @@
       <x:c r="U286" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -19963,72 +19963,72 @@
       <x:c r="M288" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>551856</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -20036,84 +20036,84 @@
         <x:v>542500</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I290" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q290" s="16" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="R290" s="14" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>556805</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -20416,51 +20416,51 @@
       <x:c r="I296" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>551954</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
@@ -20473,51 +20473,51 @@
       <x:c r="I297" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>551975</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
@@ -20715,51 +20715,51 @@
       <x:c r="I301" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>599145</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
@@ -21021,51 +21021,51 @@
       <x:c r="J306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>556623</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -21075,101 +21075,101 @@
       <x:c r="J307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>573908</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>547878</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
@@ -21426,51 +21426,51 @@
       <x:c r="J313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>546832</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -21722,51 +21722,51 @@
       <x:c r="J318" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>556724</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -21843,51 +21843,51 @@
       <x:c r="J320" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>556619</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -21903,51 +21903,51 @@
       <x:c r="J321" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>556620</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -23317,51 +23317,51 @@
       <x:c r="I347" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>599932</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
@@ -23707,193 +23707,193 @@
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>36521</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>601344</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>601345</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>599650</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
@@ -23965,51 +23965,51 @@
       <x:c r="I358" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>599867</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
@@ -24022,51 +24022,51 @@
       <x:c r="I359" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>599877</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
@@ -24114,51 +24114,51 @@
       <x:c r="T360" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -24171,51 +24171,51 @@
       <x:c r="U361" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
@@ -24225,51 +24225,51 @@
       <x:c r="T362" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -24282,51 +24282,51 @@
       <x:c r="U363" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -24336,51 +24336,51 @@
       <x:c r="T364" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -24393,51 +24393,51 @@
       <x:c r="U365" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -24711,51 +24711,51 @@
       <x:c r="J371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>602216</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -25061,51 +25061,51 @@
       <x:c r="I377" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>602250</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
@@ -25216,51 +25216,51 @@
       <x:c r="U379" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -25591,51 +25591,51 @@
       <x:c r="I386" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>597119</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
@@ -25648,51 +25648,51 @@
       <x:c r="J387" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>597120</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -26002,57 +26002,57 @@
       <x:c r="G393" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>603618</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -26124,51 +26124,51 @@
       <x:c r="J395" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>603620</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -26180,51 +26180,51 @@
       <x:c r="I396" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>604362</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
@@ -26558,75 +26558,75 @@
       <x:c r="S402" s="14" t="n">
         <x:v>603800</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>598884</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
@@ -26925,51 +26925,51 @@
       <x:c r="J409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>594162</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
@@ -27009,75 +27009,75 @@
       <x:c r="S410" s="14" t="n">
         <x:v>594163</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>594164</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
@@ -27090,51 +27090,51 @@
       <x:c r="I412" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>594165</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
@@ -27342,78 +27342,78 @@
       <x:c r="S416" s="14" t="n">
         <x:v>594169</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>594170</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
@@ -27537,51 +27537,51 @@
       <x:c r="J420" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>594173</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
@@ -28176,78 +28176,78 @@
       <x:c r="T431" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>594186</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
@@ -28940,51 +28940,51 @@
       <x:c r="I445" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>594537</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
@@ -29750,78 +29750,78 @@
       <x:c r="T459" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>594552</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
@@ -29848,190 +29848,190 @@
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>594553</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I462" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H462" s="14" t="s">
+      <x:c r="J462" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="P462" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="Q462" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="P462" s="14" t="s">
+      <x:c r="R462" s="14" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>611442</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I463" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H463" s="0" t="s">
+      <x:c r="J463" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q463" s="4" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -30096,93 +30096,93 @@
         <x:v>600424</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H466" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I466" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H466" s="14" t="s">
+      <x:c r="J466" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q466" s="16" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -30219,405 +30219,405 @@
       <x:c r="U467" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>595418</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>595419</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>595420</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H471" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I471" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H471" s="0" t="s">
+      <x:c r="J471" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="P471" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="Q471" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="P471" s="0" t="s">
+      <x:c r="R471" s="0" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>595464</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>595465</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>595466</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
@@ -30728,145 +30728,145 @@
       <x:c r="S476" s="14" t="n">
         <x:v>600580</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H477" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I477" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>609736</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I478" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>609968</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -30910,84 +30910,84 @@
         <x:v>614689</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I480" s="16" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>610012</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
@@ -31029,78 +31029,78 @@
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>605521</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -31174,51 +31174,51 @@
       <x:c r="J484" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>611091</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -31344,51 +31344,51 @@
       <x:c r="I487" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>600139</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
@@ -31466,51 +31466,51 @@
       <x:c r="J489" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>611238</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -32210,82 +32210,82 @@
         <x:v>607324</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>601749</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -32452,66 +32452,66 @@
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>607976</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
@@ -32955,51 +32955,51 @@
       <x:c r="J514" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>603472</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -33159,84 +33159,84 @@
         <x:v>603535</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I518" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>609591</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34049,84 +34049,84 @@
       <x:c r="S532" s="14" t="n">
         <x:v>598963</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H533" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I533" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>609762</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -34352,190 +34352,190 @@
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>617488</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>617493</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H540" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I540" s="16" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>609466</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
@@ -34728,51 +34728,51 @@
       <x:c r="J544" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>607661</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -35138,51 +35138,51 @@
       <x:c r="I551" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>599148</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
@@ -35488,51 +35488,51 @@
       <x:c r="I557" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>601450</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
@@ -35782,51 +35782,51 @@
       <x:c r="J562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>602075</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -36084,51 +36084,51 @@
       <x:c r="J567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>607660</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -36610,51 +36610,51 @@
       <x:c r="J576" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>609810</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -36667,51 +36667,51 @@
       <x:c r="J577" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>598898</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
@@ -36754,75 +36754,75 @@
       <x:c r="T578" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>614352</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
@@ -36865,84 +36865,84 @@
       <x:c r="T580" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>589717</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -37352,51 +37352,51 @@
       <x:c r="M589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I590" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
@@ -37411,51 +37411,51 @@
       <x:c r="M590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>615764</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -37468,51 +37468,51 @@
       <x:c r="M591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>615758</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -39018,75 +39018,75 @@
       <x:c r="S618" s="14" t="n">
         <x:v>598734</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>616368</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
@@ -39281,51 +39281,51 @@
       <x:c r="M623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>597573</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -39392,51 +39392,51 @@
       <x:c r="M625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>598736</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
@@ -39807,140 +39807,140 @@
       <x:c r="R632" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>601030</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I633" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H633" s="0" t="s">
+      <x:c r="J633" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q633" s="4" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>587314</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H634" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I634" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H634" s="14" t="s">
+      <x:c r="J634" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q634" s="16" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>614393</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
@@ -40391,66 +40391,66 @@
       <x:c r="T642" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>575212</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
@@ -40789,75 +40789,75 @@
       <x:c r="U649" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>543674</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -40870,51 +40870,51 @@
       <x:c r="J651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>547880</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
@@ -41045,51 +41045,51 @@
       <x:c r="J654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>539388</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -41188,110 +41188,110 @@
       <x:c r="T656" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>557456</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -41304,75 +41304,75 @@
       <x:c r="U658" s="16" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>577316</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
@@ -41474,123 +41474,123 @@
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I662" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>575853</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>575855</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
@@ -41647,51 +41647,51 @@
       <x:c r="U664" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -42444,51 +42444,51 @@
       <x:c r="U678" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -42503,298 +42503,298 @@
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>575748</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>575666</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I682" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>575667</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>575668</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I684" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>575669</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
@@ -43361,110 +43361,110 @@
       <x:c r="U694" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>575655</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -43477,51 +43477,51 @@
       <x:c r="U696" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -43536,51 +43536,51 @@
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -43593,51 +43593,51 @@
       <x:c r="U698" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -43652,51 +43652,51 @@
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -43709,51 +43709,51 @@
       <x:c r="U700" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -43768,66 +43768,66 @@
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>575664</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
@@ -44250,51 +44250,51 @@
       <x:c r="J710" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>478495</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
@@ -44307,51 +44307,51 @@
       <x:c r="J711" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>479834</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
@@ -44555,81 +44555,81 @@
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>487531</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H716" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I716" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="H716" s="14" t="s">
+      <x:c r="J716" s="14" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q716" s="16" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>529159</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
@@ -44701,51 +44701,51 @@
       <x:c r="J718" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>522079</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>199</x:v>
       </x:c>