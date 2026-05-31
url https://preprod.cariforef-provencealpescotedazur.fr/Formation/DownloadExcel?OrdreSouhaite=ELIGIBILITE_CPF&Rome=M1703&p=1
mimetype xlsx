--- v1 (2026-04-14)
+++ v2 (2026-05-31)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="773">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="772">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -254,1112 +254,1115 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen Marketing (Marketing International)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
+    <x:t>08/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS négociation et digitalisation de la relation client (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Étude produit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef produit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie marketing omnicanale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketing industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie marketing omnicanale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de business unit (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-MAXIME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2s Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Profil Manager</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Gambetta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifte Aix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fdm Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement Promotion Echanges Internationaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Directeur de produits touristiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise touristique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triphase Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propuls Up - Ebm Business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement de projets transversaux et innovants (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite changement technologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INHNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sully Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compétences Pro - Ifag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ort Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ort Formation - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifte Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Cour Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPASS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation de la Profession de l'Assurance - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean d'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Technique et Professionnel Aixois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Développement Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Polyvalent Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dominique Villars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus International Riera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Riera - Campus International Riera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Riera - Campus International Riera - Antenne Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jacques Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Escial Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager option retail ou wholesale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistique distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en marketing du luxe (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Châteaurenard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSc arts and creative industries management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE MY BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A3fa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isim 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Maurice Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codév</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyce International Academy - Collège de Paris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACF - IFASUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fanfani</x:t>
+  </x:si>
+  <x:si>
     <x:t>PARIS</x:t>
   </x:si>
   <x:si>
-    <x:t>08/20/2024 00:00:00</x:t>
-[...1036 lines deleted...]
-  <x:si>
     <x:t>10/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor Européen Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing : Initiation + approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
@@ -1367,53 +1370,50 @@
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Prince2-7</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillers - métiers du commercial et du marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
-    <x:t>BIOT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Sap Formations</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
@@ -2271,53 +2271,50 @@
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS NDRC Négociation, Digitalisation de la Relation Client</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Product manager</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion projet informatique</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Product manager (Contrat de Professionnalisation)</x:t>
   </x:si>
@@ -3582,103 +3579,103 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>523312</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>578634</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7802,51 +7799,51 @@
       <x:c r="J84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>513102</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9690,51 +9687,51 @@
       <x:c r="J116" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>512010</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35199</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -11564,51 +11561,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>497649</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11971,477 +11968,477 @@
       <x:c r="J155" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>542947</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>546600</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>36519</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34091</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>546603</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>522266</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>566998</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>566999</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>567269</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>567270</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>581460</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>337</x:v>
@@ -12916,51 +12913,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>557580</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16333,51 +16330,51 @@
       <x:c r="J230" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>546783</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16390,51 +16387,51 @@
       <x:c r="J231" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>546784</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16449,51 +16446,51 @@
       <x:c r="J232" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>546785</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19637,51 +19634,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>587350</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19694,51 +19691,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>587351</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20629,51 +20626,51 @@
       <x:c r="J303" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>586631</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22176,51 +22173,51 @@
       <x:c r="J329" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>560941</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22292,51 +22289,51 @@
       <x:c r="J331" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22543,153 +22540,153 @@
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>553083</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34030</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>522268</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
@@ -23323,51 +23320,51 @@
       <x:c r="J349" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>601322</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
@@ -29474,51 +29471,51 @@
       <x:c r="J456" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>605536</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30628,51 +30625,51 @@
       <x:c r="J476" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>602642</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30685,51 +30682,51 @@
       <x:c r="J477" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>602643</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -30744,51 +30741,51 @@
       <x:c r="J478" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>602644</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -36518,51 +36515,51 @@
       <x:c r="J576" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>618757</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -36799,68 +36796,68 @@
       <x:c r="J581" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>615767</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
@@ -36978,51 +36975,51 @@
       <x:c r="L584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>545114</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -37199,105 +37196,105 @@
       <x:c r="J588" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>604519</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>618762</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
@@ -37610,261 +37607,261 @@
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>41141</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I596" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>615703</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="U596" s="16" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>41141</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>615704</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="U597" s="4" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>520236</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
@@ -37877,51 +37874,51 @@
       <x:c r="J600" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -37937,111 +37934,111 @@
       <x:c r="L601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>599890</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="U601" s="4" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -38116,683 +38113,683 @@
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>582012</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H606" s="14" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>575975</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>575976</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38783</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>547033</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37582</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H609" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>575052</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H610" s="14" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="Q610" s="16" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>575872</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H611" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="Q611" s="4" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>575873</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>35910</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H612" s="14" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="Q612" s="16" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>575874</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="Q613" s="4" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="Q614" s="16" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="Q615" s="4" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>575877</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -38807,266 +38804,266 @@
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>558634</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="Q617" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="Q617" s="4" t="s">
+      <x:c r="R617" s="0" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>575024</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H618" s="14" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="Q618" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="Q618" s="16" t="s">
+      <x:c r="R618" s="14" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>575025</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="Q619" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="Q619" s="4" t="s">
+      <x:c r="R619" s="0" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>575026</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H620" s="14" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="Q620" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="Q620" s="16" t="s">
+      <x:c r="R620" s="14" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>575027</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -39301,51 +39298,51 @@
       <x:c r="J625" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>573432</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
@@ -39732,54 +39729,54 @@
       <x:c r="R632" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>557468</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -39996,51 +39993,51 @@
       <x:c r="M637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>545099</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -40061,205 +40058,205 @@
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>545106</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>520235</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>546597</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
@@ -40285,51 +40282,51 @@
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>545116</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34040</x:v>
@@ -40442,59 +40439,59 @@
       <x:c r="M645" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>497021</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -40736,51 +40733,51 @@
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>545112</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>34040</x:v>
@@ -40849,51 +40846,51 @@
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>545095</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>34040</x:v>
@@ -40903,51 +40900,51 @@
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>487530</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>96</x:v>
@@ -41014,51 +41011,51 @@
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>545111</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>29</x:v>
@@ -41228,51 +41225,51 @@
       <x:c r="M659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>545097</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -41324,51 +41321,51 @@
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>772</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">