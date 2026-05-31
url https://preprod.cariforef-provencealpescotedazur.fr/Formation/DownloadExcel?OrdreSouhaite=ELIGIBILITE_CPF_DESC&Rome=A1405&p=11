--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -692,90 +692,90 @@
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Richerenches</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable de productions légumières, fruitières, florales et de pépinières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Culture légumière</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA analyse, conduite et stratégie de l'entreprise agricole (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environnement agriculture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -6122,94 +6122,94 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>496479</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>611632</x:v>
+        <x:v>611642</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>111</x:v>
@@ -6663,123 +6663,123 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>497183</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38650</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="P94" s="14" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="Q94" s="16" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="R94" s="14" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>506183</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="I95" s="4" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -7134,51 +7134,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>518816</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>144</x:v>
@@ -7313,54 +7313,54 @@
       <x:c r="L104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>497667</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="U104" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -7373,51 +7373,51 @@
       <x:c r="L105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>541852</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>65</x:v>
@@ -7434,167 +7434,167 @@
       <x:c r="L106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>497207</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>554258</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>554259</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -7610,51 +7610,51 @@
       <x:c r="L109" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>558212</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>65</x:v>
@@ -7671,51 +7671,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>549029</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -7731,54 +7731,54 @@
       <x:c r="L111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>551916</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>105</x:v>
@@ -7792,54 +7792,54 @@
       <x:c r="L112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>551917</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -7852,51 +7852,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>555726</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>65</x:v>
@@ -7913,51 +7913,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>545520</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -7973,51 +7973,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>558669</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>65</x:v>
@@ -8034,51 +8034,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>558671</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -8094,51 +8094,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>558672</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>65</x:v>
@@ -8155,51 +8155,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>558673</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -8215,54 +8215,54 @@
       <x:c r="L119" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>548668</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>173</x:v>
@@ -8276,54 +8276,54 @@
       <x:c r="L120" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>548669</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -8336,107 +8336,107 @@
       <x:c r="L121" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>548851</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>611642</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -8455,51 +8455,51 @@
       <x:c r="L123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>549803</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>112</x:v>
@@ -8516,51 +8516,51 @@
       <x:c r="L124" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>549812</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -8576,51 +8576,51 @@
       <x:c r="L125" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>549819</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>112</x:v>
@@ -8637,51 +8637,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>549820</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>34744</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -8697,51 +8697,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>21028</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>549859</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>112</x:v>
@@ -8758,51 +8758,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>549880</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -8818,51 +8818,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>549881</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>112</x:v>
@@ -8879,51 +8879,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>549887</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -8939,51 +8939,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>549888</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>112</x:v>
@@ -9000,51 +9000,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>549889</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -9060,51 +9060,51 @@
       <x:c r="L133" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>549890</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>112</x:v>
@@ -9121,51 +9121,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>549891</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -9181,51 +9181,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>549892</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36002</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>189</x:v>