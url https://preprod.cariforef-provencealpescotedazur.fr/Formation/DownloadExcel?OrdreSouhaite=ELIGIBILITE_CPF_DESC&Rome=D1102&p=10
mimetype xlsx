--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -599,51 +599,51 @@
   <x:si>
     <x:t>Maison familiale rurale de Guillaumes-Valberg</x:t>
   </x:si>
   <x:si>
     <x:t>06470</x:t>
   </x:si>
   <x:si>
     <x:t>GUILLAUMES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>PUGET-SUR-ARGENS</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional de la Métropôle Nice Côte d'Azur</x:t>
   </x:si>