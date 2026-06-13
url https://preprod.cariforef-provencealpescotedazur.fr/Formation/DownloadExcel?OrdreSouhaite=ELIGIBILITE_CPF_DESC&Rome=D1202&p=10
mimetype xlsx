--- v2 (2026-04-15)
+++ v3 (2026-06-13)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="478">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="477">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -194,51 +194,51 @@
   <x:si>
     <x:t>CAP métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>CHASSENEUIL-DU-POITOU</x:t>
+    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BP coiffure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
@@ -371,68 +371,68 @@
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>05/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>05/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
@@ -539,56 +539,56 @@
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Bien Etre et Beauté Infantino</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de la coiffure (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers de la coiffure (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Privée des Arts de la Coiffure et de l'Esthétique Kupélian</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
@@ -1338,53 +1338,50 @@
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux de l'apprentissage des cheveux bouclés, frisés, crépus</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques de coiffure pour cheveux spécifiques, bouclés à crépus</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BM coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
@@ -3593,447 +3590,447 @@
       <x:c r="J28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>568270</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>568274</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>568279</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>568289</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>567085</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>567095</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>567097</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>567100</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4148,51 +4145,51 @@
       <x:c r="J38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>567068</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4202,51 +4199,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>567069</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -4259,51 +4256,51 @@
       <x:c r="J40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>568245</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4313,162 +4310,162 @@
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>568251</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>568257</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>568288</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -4759,51 +4756,51 @@
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>566985</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4870,51 +4867,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>566992</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -5528,66 +5525,66 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>568282</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -5600,51 +5597,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>571130</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -5654,108 +5651,108 @@
       <x:c r="J65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>571131</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>571136</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -5878,219 +5875,219 @@
       <x:c r="J69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>567064</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>567066</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>567067</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>567079</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -6100,93 +6097,93 @@
       <x:c r="J73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>567082</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>567086</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -6307,132 +6304,132 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>567043</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>567047</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -6601,114 +6598,114 @@
       <x:c r="J82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>568236</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>568242</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6721,105 +6718,105 @@
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>567039</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>567040</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6832,216 +6829,216 @@
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>567041</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>567042</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>567078</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>567081</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G90" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -7060,51 +7057,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>583966</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -7776,51 +7773,51 @@
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>571138</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
@@ -8040,120 +8037,120 @@
         <x:v>33</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>571132</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>571133</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
@@ -8847,162 +8844,162 @@
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>598288</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>567090</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>567099</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -9063,90 +9060,90 @@
       <x:c r="J126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>614574</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>612746</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -9159,51 +9156,51 @@
         <x:v>33</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>612747</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -9228,51 +9225,51 @@
       <x:c r="J129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>612749</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -9285,51 +9282,51 @@
       <x:c r="J130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>612751</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -9339,51 +9336,51 @@
       <x:c r="J131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>614575</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
@@ -9396,162 +9393,162 @@
       <x:c r="J132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>614581</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>614587</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>614592</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -9561,51 +9558,51 @@
       <x:c r="J135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>614577</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
@@ -9618,162 +9615,162 @@
       <x:c r="J136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>614583</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>614589</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>614593</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -9783,51 +9780,51 @@
       <x:c r="J139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>609615</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
@@ -9840,162 +9837,162 @@
       <x:c r="J140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>609616</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>609678</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>609683</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10343,51 +10340,51 @@
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>612515</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
@@ -10797,51 +10794,51 @@
       <x:c r="J157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>614579</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
@@ -10854,162 +10851,162 @@
       <x:c r="J158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>614584</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>614590</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>614594</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -11402,51 +11399,51 @@
       <x:c r="C168" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>529134</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -11639,51 +11636,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>614569</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -11693,51 +11690,51 @@
       <x:c r="J173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>614571</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
@@ -11920,51 +11917,51 @@
       <x:c r="J177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>610015</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
@@ -11977,51 +11974,51 @@
       <x:c r="J178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>610017</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -12088,51 +12085,51 @@
       <x:c r="J180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>614580</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -12142,162 +12139,162 @@
       <x:c r="J181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>614585</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>614591</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>614595</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -12732,100 +12729,100 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>614596</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>614597</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -13123,51 +13120,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>601619</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -13182,51 +13179,51 @@
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>601620</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -13239,51 +13236,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>601623</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -13464,51 +13461,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>604755</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -13525,51 +13522,51 @@
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>604766</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -13706,51 +13703,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>604821</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -14059,51 +14056,51 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>607287</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -14415,51 +14412,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>607568</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15010,51 +15007,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>604105</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15131,51 +15128,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>604180</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -15192,51 +15189,51 @@
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>604181</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15252,51 +15249,51 @@
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>604190</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15313,51 +15310,51 @@
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>604203</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -15494,51 +15491,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>604241</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15676,51 +15673,51 @@
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>604853</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15736,51 +15733,51 @@
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>604857</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -15808,51 +15805,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>594232</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -16195,51 +16192,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>594239</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -16496,51 +16493,51 @@
       <x:c r="J256" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>609248</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -16553,51 +16550,51 @@
       <x:c r="J257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>609249</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -17424,51 +17421,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>606004</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -17597,95 +17594,95 @@
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>606007</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>606008</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -17713,95 +17710,95 @@
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>606009</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>606010</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -17945,95 +17942,95 @@
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>606014</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>606015</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -18120,93 +18117,93 @@
       <x:c r="J284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>606030</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>606031</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -18236,51 +18233,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>606032</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -18337,51 +18334,51 @@
       <x:c r="C288" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>606034</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -18468,93 +18465,93 @@
       <x:c r="J290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>606037</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>606038</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -18584,51 +18581,51 @@
       <x:c r="J292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>606039</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -18685,51 +18682,51 @@
       <x:c r="C294" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>606041</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -19085,51 +19082,51 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>606053</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
@@ -19863,51 +19860,51 @@
       <x:c r="J314" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>609230</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -21017,51 +21014,51 @@
       <x:c r="J334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>609244</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -21074,51 +21071,51 @@
       <x:c r="J335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>609245</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -21306,51 +21303,51 @@
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>609265</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -21422,51 +21419,51 @@
       <x:c r="J341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>609220</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -22051,51 +22048,51 @@
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>607615</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -22183,51 +22180,51 @@
       <x:c r="J354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>597071</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -22405,51 +22402,51 @@
       <x:c r="J358" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>597075</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -22459,51 +22456,51 @@
       <x:c r="J359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>597076</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
@@ -22849,51 +22846,51 @@
       <x:c r="J366" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>597083</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
@@ -23227,51 +23224,51 @@
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>604251</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -23466,51 +23463,51 @@
       <x:c r="I377" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>620222</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
@@ -23519,100 +23516,100 @@
         <x:v>299</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>620234</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>620340</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
@@ -23630,99 +23627,99 @@
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>599192</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>609218</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -23794,51 +23791,51 @@
       <x:c r="J383" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -24065,51 +24062,51 @@
         <x:v>299</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>620339</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>374</x:v>
@@ -24343,51 +24340,51 @@
       <x:c r="I393" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>613849</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
@@ -24396,51 +24393,51 @@
         <x:v>380</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>614274</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>159</x:v>
@@ -25105,100 +25102,100 @@
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>586505</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>587712</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -25228,60 +25225,60 @@
       <x:c r="J410" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>564607</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -25496,51 +25493,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>552883</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -25813,51 +25810,51 @@
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>546568</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -26045,51 +26042,51 @@
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>544994</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -26161,87 +26158,87 @@
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>545796</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>552899</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -26345,51 +26342,51 @@
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>555002</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -26817,51 +26814,51 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>555008</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -27108,51 +27105,51 @@
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>571477</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
@@ -27305,111 +27302,111 @@
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>553707</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>553721</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -27676,51 +27673,51 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>566437</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
@@ -28124,51 +28121,51 @@
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>575108</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28532,51 +28529,51 @@
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>547248</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>178</x:v>
@@ -28593,51 +28590,51 @@
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>547259</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28727,260 +28724,260 @@
       <x:c r="S470" s="14" t="n">
         <x:v>559103</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>548589</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>548602</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>548624</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>548811</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
@@ -29075,100 +29072,100 @@
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>549002</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>566770</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
@@ -29245,51 +29242,51 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>552708</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
@@ -29447,51 +29444,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>552755</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -29538,51 +29535,51 @@
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>566904</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
@@ -29748,51 +29745,51 @@
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>552832</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -30345,54 +30342,54 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="Q498" s="16" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>547790</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
@@ -30452,51 +30449,51 @@
       <x:c r="C500" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>558039</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -30509,83 +30506,83 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>558135</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -30600,51 +30597,51 @@
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>549151</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>28</x:v>
@@ -30657,51 +30654,51 @@
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>549152</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -30931,51 +30928,51 @@
       <x:c r="J508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>549157</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -31032,51 +31029,51 @@
       <x:c r="C510" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>549158</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -31104,95 +31101,95 @@
       <x:c r="J511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>549159</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>549160</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -31220,51 +31217,51 @@
       <x:c r="J513" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>549162</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -31336,51 +31333,51 @@
       <x:c r="J515" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>549180</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -31395,51 +31392,51 @@
       <x:c r="J516" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>549181</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -31452,51 +31449,51 @@
       <x:c r="J517" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>549182</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -31553,51 +31550,51 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>549184</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -31669,51 +31666,51 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>549186</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -31728,51 +31725,51 @@
       <x:c r="C522" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>549187</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -32197,51 +32194,51 @@
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>553698</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -32263,54 +32260,54 @@
       <x:c r="G531" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="Q531" s="4" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>493120</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
@@ -32337,158 +32334,158 @@
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>554407</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>554408</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -32560,102 +32557,102 @@
       <x:c r="J536" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>554471</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>572424</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
@@ -32670,51 +32667,51 @@
         <x:v>203</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>572425</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
@@ -32727,110 +32724,110 @@
       <x:c r="G539" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>572426</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>572427</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
@@ -32843,57 +32840,57 @@
       <x:c r="G541" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>572439</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -32902,108 +32899,108 @@
         <x:v>203</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>572440</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>572441</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
@@ -33018,51 +33015,51 @@
         <x:v>203</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>572442</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
@@ -33082,59 +33079,59 @@
       <x:c r="M545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>590120</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
@@ -33240,51 +33237,51 @@
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>553217</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -33300,51 +33297,51 @@
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>553224</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -33361,51 +33358,51 @@
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>553226</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -33482,51 +33479,51 @@
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>553277</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -33635,51 +33632,51 @@
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>553282</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>27</x:v>
@@ -33724,51 +33721,51 @@
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>553302</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -33905,51 +33902,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>553340</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -34038,57 +34035,57 @@
       <x:c r="J561" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>554462</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
@@ -34097,114 +34094,114 @@
       <x:c r="J562" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>554463</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>554464</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
@@ -34213,60 +34210,60 @@
       <x:c r="J564" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>554465</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -34276,51 +34273,51 @@
       <x:c r="L565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>554468</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
@@ -34335,108 +34332,108 @@
       <x:c r="L566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>554469</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>554470</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
@@ -34445,218 +34442,218 @@
       <x:c r="J568" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>554399</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="U568" s="16" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>554400</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C570" s="15" t="s"/>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s"/>
       <x:c r="K570" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>575094</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>554402</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -34671,60 +34668,60 @@
       <x:c r="J572" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>554405</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -34737,110 +34734,110 @@
       <x:c r="M573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>554406</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -34853,110 +34850,110 @@
       <x:c r="M575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>554419</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -35028,51 +35025,51 @@
       <x:c r="M578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>554467</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35146,51 +35143,51 @@
       <x:c r="M580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>547393</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -35206,51 +35203,51 @@
       <x:c r="M581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>547369</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
@@ -35322,51 +35319,51 @@
       <x:c r="L583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>532858</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
         <x:v>220</x:v>
@@ -35383,51 +35380,51 @@
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>532862</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -35835,66 +35832,66 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="Q592" s="16" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>493138</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -36174,51 +36171,51 @@
       <x:c r="C598" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>556684</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -36435,353 +36432,353 @@
       <x:c r="L602" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>445633</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>454657</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H604" s="14" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>454948</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H605" s="0" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="Q605" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="Q605" s="4" t="s">
+      <x:c r="R605" s="0" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>454949</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H606" s="14" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>454950</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H607" s="0" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="Q607" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="Q607" s="4" t="s">
+      <x:c r="R607" s="0" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>454951</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -36844,51 +36841,51 @@
       <x:c r="J609" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>504816</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -36903,108 +36900,108 @@
       <x:c r="J610" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>504817</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>504818</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -37019,51 +37016,51 @@
       <x:c r="J612" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>504819</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -37120,51 +37117,51 @@
       <x:c r="C614" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>504822</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -37186,110 +37183,110 @@
       <x:c r="G615" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>504823</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>504824</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
@@ -37352,51 +37349,51 @@
       <x:c r="C618" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>504826</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -37409,51 +37406,51 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>504827</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -37500,51 +37497,51 @@
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>547656</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
@@ -37557,51 +37554,51 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>504763</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37616,51 +37613,51 @@
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>504764</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>28</x:v>
@@ -37673,87 +37670,87 @@
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>504766</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>504767</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
@@ -37882,51 +37879,51 @@
       <x:c r="G627" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>504778</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
@@ -38004,95 +38001,95 @@
       <x:c r="J629" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>504781</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>504782</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -38114,110 +38111,110 @@
       <x:c r="G631" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>504784</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>504785</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
@@ -38236,95 +38233,95 @@
       <x:c r="J633" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>504787</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>504788</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -38352,51 +38349,51 @@
       <x:c r="J635" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>504789</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -38549,51 +38546,51 @@
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>555001</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>28</x:v>
@@ -38617,84 +38614,84 @@
         <x:v>555003</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H640" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="H640" s="14" t="s">
+      <x:c r="I640" s="16" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="R640" s="14" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>498726</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -38901,51 +38898,51 @@
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>502061</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>27</x:v>
@@ -39050,83 +39047,83 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>502184</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
@@ -39203,51 +39200,51 @@
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>502210</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
@@ -39758,188 +39755,188 @@
         <x:v>270</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>495482</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="Q660" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="Q660" s="16" t="s">
+      <x:c r="R660" s="14" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>509536</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I661" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="Q661" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="Q661" s="4" t="s">
+      <x:c r="R661" s="0" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>509544</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
@@ -39954,51 +39951,51 @@
       <x:c r="L662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>506088</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -40011,51 +40008,51 @@
       <x:c r="L663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>497212</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
@@ -40064,176 +40061,176 @@
       <x:c r="J664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>506103</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>506114</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="U665" s="4" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>506115</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="U666" s="16" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -40243,54 +40240,54 @@
       <x:c r="L667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>506127</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="U667" s="4" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
@@ -40302,108 +40299,108 @@
       <x:c r="L668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>506038</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>506104</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
@@ -40412,117 +40409,117 @@
       <x:c r="J670" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>506108</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>506109</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
@@ -40534,108 +40531,108 @@
       <x:c r="L672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>506121</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="U672" s="16" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>506078</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
@@ -40644,60 +40641,60 @@
       <x:c r="J674" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>506080</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -40707,170 +40704,170 @@
       <x:c r="L675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>506100</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="U675" s="4" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>506092</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="E677" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>506102</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
@@ -41256,162 +41253,162 @@
       <x:c r="S684" s="14" t="n">
         <x:v>498179</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="E685" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>498193</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>498211</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>28</x:v>
@@ -41609,266 +41606,266 @@
       <x:c r="S690" s="14" t="n">
         <x:v>498266</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>498542</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H692" s="14" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="Q692" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="Q692" s="16" t="s">
+      <x:c r="R692" s="14" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>498546</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>498550</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H694" s="14" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="I694" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="Q694" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="Q694" s="16" t="s">
+      <x:c r="R694" s="14" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>498554</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="E695" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -42204,51 +42201,51 @@
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>501828</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="E701" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>27</x:v>
@@ -42719,51 +42716,51 @@
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">