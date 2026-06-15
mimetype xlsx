--- v2 (2026-04-17)
+++ v3 (2026-06-15)
@@ -302,204 +302,204 @@
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Ifte Aix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aristée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon Ecole en Ligne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans , Public sous main de justice , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
-  </x:si>
-[...142 lines deleted...]
-    <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
@@ -3521,60 +3521,60 @@
       <x:c r="G19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>607321</x:v>
+        <x:v>616219</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -4487,114 +4487,114 @@
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>572474</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="I37" s="4" t="s">
+      <x:c r="J37" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>571723</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="U37" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4604,105 +4604,105 @@
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>541107</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="I39" s="4" t="s">
+      <x:c r="J39" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="L39" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="N39" s="3" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="J39" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>616219</x:v>
+        <x:v>607321</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
@@ -4720,54 +4720,54 @@
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>554792</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4777,54 +4777,54 @@
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>554793</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U41" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4836,54 +4836,54 @@
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>554794</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U42" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4893,54 +4893,54 @@
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>554795</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U43" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4952,54 +4952,54 @@
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>556187</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U44" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5009,54 +5009,54 @@
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>556982</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -5068,108 +5068,108 @@
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>556983</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>542229</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5179,105 +5179,105 @@
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>542373</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U48" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>542505</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -5290,54 +5290,54 @@
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>542525</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5347,54 +5347,54 @@
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>554027</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -5406,54 +5406,54 @@
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>554028</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U52" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5463,51 +5463,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>573428</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -5520,51 +5520,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>551774</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5574,51 +5574,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>537643</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -5631,51 +5631,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>537644</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5688,54 +5688,54 @@
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>558633</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5748,51 +5748,51 @@
       <x:c r="M58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>571060</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5802,108 +5802,108 @@
       <x:c r="M59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>543720</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>572473</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U60" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5975,51 +5975,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>539389</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6086,51 +6086,51 @@
       <x:c r="M64" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6143,51 +6143,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>588306</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -6935,51 +6935,51 @@
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>614648</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -7509,51 +7509,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>559183</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -8262,54 +8262,54 @@
       <x:c r="I102" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>611108</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -8919,51 +8919,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>616771</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>221</x:v>
@@ -9101,51 +9101,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>608911</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -9300,78 +9300,78 @@
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>599254</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -9384,54 +9384,54 @@
       <x:c r="I121" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>605181</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -10670,54 +10670,54 @@
       <x:c r="I143" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>605553</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -11622,51 +11622,51 @@
       <x:c r="M159" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>609613</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>268</x:v>
@@ -11795,51 +11795,51 @@
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>609671</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -12092,51 +12092,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>600141</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -12979,54 +12979,54 @@
       <x:c r="I182" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>607415</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -13036,63 +13036,63 @@
       <x:c r="I183" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>607416</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>110</x:v>
@@ -13218,51 +13218,51 @@
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>598847</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -13924,54 +13924,54 @@
       <x:c r="I198" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>608376</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -14629,51 +14629,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>593963</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
@@ -14824,78 +14824,78 @@
       <x:c r="T213" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>593967</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
@@ -15295,51 +15295,51 @@
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>593975</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -15877,78 +15877,78 @@
       <x:c r="S232" s="14" t="n">
         <x:v>593985</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>593986</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
@@ -16432,78 +16432,78 @@
       <x:c r="S242" s="14" t="n">
         <x:v>593995</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>593996</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
@@ -18581,51 +18581,51 @@
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>602076</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
@@ -18640,51 +18640,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>545052</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18697,51 +18697,51 @@
       <x:c r="M281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>545053</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
@@ -18756,51 +18756,51 @@
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>546833</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18872,51 +18872,51 @@
       <x:c r="M284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>545469</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18929,51 +18929,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>545470</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
@@ -18988,51 +18988,51 @@
       <x:c r="M286" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>545471</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19963,51 +19963,51 @@
       <x:c r="M303" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>169</x:v>
@@ -20024,51 +20024,51 @@
       <x:c r="M304" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>544869</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20081,51 +20081,51 @@
       <x:c r="M305" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>545065</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>110</x:v>
@@ -20318,51 +20318,51 @@
       <x:c r="M309" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>546220</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
@@ -20377,51 +20377,51 @@
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>565510</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20434,51 +20434,51 @@
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>551956</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
@@ -20493,51 +20493,51 @@
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>551958</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -20553,51 +20553,51 @@
       <x:c r="M313" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>547711</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
@@ -20612,51 +20612,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>554378</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20669,51 +20669,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>546507</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
@@ -20785,54 +20785,54 @@
       <x:c r="L317" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>553201</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U317" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>110</x:v>
@@ -20846,54 +20846,54 @@
       <x:c r="L318" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>553245</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U318" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21022,51 +21022,51 @@
       <x:c r="M321" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>547568</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
@@ -21200,51 +21200,51 @@
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>545314</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21257,51 +21257,51 @@
       <x:c r="M325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>571688</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>44</x:v>
@@ -21555,51 +21555,51 @@
       <x:c r="M330" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>560020</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21730,51 +21730,51 @@
       <x:c r="M333" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>544949</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>268</x:v>
@@ -21791,51 +21791,51 @@
       <x:c r="M334" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>556806</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21848,51 +21848,51 @@
       <x:c r="M335" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>548685</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
@@ -21907,51 +21907,51 @@
       <x:c r="M336" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>548686</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -21964,51 +21964,51 @@
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>558866</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
@@ -22023,54 +22023,54 @@
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>558912</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U338" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -22083,54 +22083,54 @@
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>548449</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U339" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
@@ -22142,51 +22142,51 @@
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>548468</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
@@ -22202,54 +22202,54 @@
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>548512</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U341" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>484</x:v>
@@ -22263,54 +22263,54 @@
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>548513</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U342" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -22323,110 +22323,110 @@
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>549613</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U343" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>548861</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
@@ -22439,54 +22439,54 @@
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>560710</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U345" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>381</x:v>
@@ -22500,54 +22500,54 @@
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>560934</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U346" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22557,110 +22557,110 @@
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>550662</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>550663</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -22676,54 +22676,54 @@
       <x:c r="L349" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>552718</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U349" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>110</x:v>
@@ -22737,54 +22737,54 @@
       <x:c r="L350" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>552794</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U350" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -22797,54 +22797,54 @@
       <x:c r="L351" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>552847</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U351" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
@@ -22856,108 +22856,108 @@
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>552916</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>553013</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
@@ -22972,51 +22972,51 @@
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>587348</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -23029,54 +23029,54 @@
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>587349</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U355" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>110</x:v>
@@ -23090,114 +23090,114 @@
       <x:c r="L356" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>553709</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U356" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>553734</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U357" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>330</x:v>
@@ -23211,170 +23211,170 @@
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>553760</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>553794</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>553795</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U360" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23384,54 +23384,54 @@
       <x:c r="L361" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>553796</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U361" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
@@ -23443,51 +23443,51 @@
       <x:c r="L362" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>553797</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -23503,51 +23503,51 @@
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>551914</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>368</x:v>
@@ -23564,54 +23564,54 @@
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>599464</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U364" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23621,51 +23621,51 @@
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>566585</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
@@ -23680,51 +23680,51 @@
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>552232</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -23737,51 +23737,51 @@
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>552233</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
@@ -23796,54 +23796,54 @@
       <x:c r="L368" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>552263</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U368" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23853,54 +23853,54 @@
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>552304</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U369" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
@@ -23912,54 +23912,54 @@
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>552305</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U370" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23969,54 +23969,54 @@
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>552306</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U371" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
@@ -24028,54 +24028,54 @@
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>552579</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U372" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24085,54 +24085,54 @@
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>552612</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U373" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>335</x:v>
@@ -24146,111 +24146,111 @@
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>571074</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U374" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>571087</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U375" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
@@ -24262,111 +24262,111 @@
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>544879</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>545030</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U377" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -24378,54 +24378,54 @@
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>555547</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U378" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -24438,54 +24438,54 @@
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>545148</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U379" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>510</x:v>
@@ -24499,54 +24499,54 @@
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>545160</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U380" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -24559,54 +24559,54 @@
       <x:c r="L381" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>555748</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U381" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>67</x:v>
@@ -24620,54 +24620,54 @@
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>555785</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U382" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -24680,54 +24680,54 @@
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>555786</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U383" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
@@ -24739,54 +24739,54 @@
       <x:c r="L384" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>545560</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U384" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24796,54 +24796,54 @@
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>545647</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U385" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
@@ -24855,54 +24855,54 @@
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>545662</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U386" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24912,113 +24912,113 @@
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>546009</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U387" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>546010</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U388" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -25031,51 +25031,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>556511</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
@@ -25090,54 +25090,54 @@
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>546872</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U390" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -25147,54 +25147,54 @@
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>546961</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U391" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>256</x:v>
@@ -25208,54 +25208,54 @@
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>546967</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U392" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -25268,54 +25268,54 @@
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>556780</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U393" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
@@ -25327,54 +25327,54 @@
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>547147</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U394" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -25387,54 +25387,54 @@
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>556816</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U395" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>268</x:v>
@@ -25448,54 +25448,54 @@
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>556863</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U396" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -25508,54 +25508,54 @@
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>556867</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U397" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>268</x:v>
@@ -25569,114 +25569,114 @@
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>556871</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U398" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>556874</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U399" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
@@ -25688,54 +25688,54 @@
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>547288</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U400" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -25748,54 +25748,54 @@
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>557207</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U401" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
@@ -25807,54 +25807,54 @@
       <x:c r="L402" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>557579</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -25864,54 +25864,54 @@
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>557772</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U403" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
@@ -25923,54 +25923,54 @@
       <x:c r="L404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>557774</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U404" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -25980,54 +25980,54 @@
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>547773</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U405" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -26039,54 +26039,54 @@
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>558032</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U406" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26096,51 +26096,51 @@
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>547822</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>497</x:v>
@@ -26157,54 +26157,54 @@
       <x:c r="L408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>549102</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U408" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26214,54 +26214,54 @@
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>560002</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U409" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>156</x:v>
@@ -26269,60 +26269,60 @@
       <x:c r="J410" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>560179</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U410" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
@@ -26335,54 +26335,54 @@
       <x:c r="L411" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>549141</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>59</x:v>
@@ -26396,54 +26396,54 @@
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>549220</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U412" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26456,54 +26456,54 @@
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>549281</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U413" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
@@ -26515,54 +26515,54 @@
       <x:c r="L414" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>549432</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U414" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26572,54 +26572,54 @@
       <x:c r="L415" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>549433</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U415" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
@@ -26631,54 +26631,54 @@
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>549471</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U416" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26688,54 +26688,54 @@
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>549472</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U417" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
@@ -26747,51 +26747,51 @@
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>550530</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
@@ -26807,113 +26807,113 @@
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>546432</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>556210</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U420" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -26926,54 +26926,54 @@
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>546526</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U421" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>67</x:v>
@@ -26987,54 +26987,54 @@
       <x:c r="L422" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>556407</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U422" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -27047,54 +27047,54 @@
       <x:c r="L423" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>556408</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U423" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>67</x:v>
@@ -27108,54 +27108,54 @@
       <x:c r="L424" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>556409</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U424" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -27168,54 +27168,54 @@
       <x:c r="L425" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>556412</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U425" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>67</x:v>
@@ -27229,54 +27229,54 @@
       <x:c r="L426" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>556413</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U426" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -27289,54 +27289,54 @@
       <x:c r="L427" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>556416</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U427" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>67</x:v>
@@ -27350,54 +27350,54 @@
       <x:c r="L428" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>556417</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U428" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27407,51 +27407,51 @@
       <x:c r="L429" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>546813</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
@@ -27466,51 +27466,51 @@
       <x:c r="L430" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>546815</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -27523,51 +27523,51 @@
       <x:c r="L431" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>546817</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
@@ -27582,51 +27582,51 @@
       <x:c r="L432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>547437</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -27639,54 +27639,54 @@
       <x:c r="L433" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>554834</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U433" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
@@ -27698,54 +27698,54 @@
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>546056</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U434" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -27758,54 +27758,54 @@
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>556094</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U435" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>221</x:v>
@@ -27819,54 +27819,54 @@
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>556095</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U436" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27876,54 +27876,54 @@
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>554283</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U437" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
@@ -27935,54 +27935,54 @@
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>554284</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U438" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27992,51 +27992,51 @@
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>554754</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
@@ -28051,54 +28051,54 @@
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>554756</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U440" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28345,77 +28345,77 @@
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>572163</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U445" s="4" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -30689,51 +30689,51 @@
       <x:c r="J485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>495177</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -31015,78 +31015,78 @@
       <x:c r="T490" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>503974</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -31155,54 +31155,54 @@
       <x:c r="I493" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>504037</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -31449,51 +31449,51 @@
       <x:c r="J498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>508718</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -33635,54 +33635,54 @@
       <x:c r="I535" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>535322</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -34993,54 +34993,54 @@
       <x:c r="I558" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>506137</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -35352,108 +35352,108 @@
       <x:c r="J564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>508748</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>495434</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>76</x:v>
       </x:c>