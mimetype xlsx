--- v1 (2026-04-15)
+++ v2 (2026-07-28)
@@ -1034,162 +1034,162 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur dépanneur en climatisation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel agent de maintenance CVC (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel installateur en pompe à chaleur et climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien de maintenance CVC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Gustave</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ete Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Salarié de l'artisanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie climatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
-  </x:si>
-[...109 lines deleted...]
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Manipuler des fluides frigorigènes hydrocarbures en toute sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Climlab</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>Fluide frigorigène</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Préqualification aux métiers du froid (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
@@ -12045,1456 +12045,1462 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>494768</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>609604</x:v>
+        <x:v>610457</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="C181" s="3" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>37940</x:v>
+      </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>610457</x:v>
+        <x:v>615718</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22633</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>615718</x:v>
+        <x:v>610354</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>22633</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>610354</x:v>
+        <x:v>610455</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>610455</x:v>
+        <x:v>610456</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="C185" s="3" t="s"/>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="n">
+        <x:v>38744</x:v>
+      </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22607</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>610456</x:v>
+        <x:v>606555</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>38744</x:v>
+        <x:v>37876</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>22607</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>606555</x:v>
+        <x:v>606552</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>39437</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>547704</x:v>
+        <x:v>606560</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>37876</x:v>
+        <x:v>37940</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>22604</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>606552</x:v>
+        <x:v>591822</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>39437</x:v>
+        <x:v>41871</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>606560</x:v>
+        <x:v>620171</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="U189" s="4" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22607</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>591822</x:v>
+        <x:v>584712</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>41871</x:v>
+        <x:v>37940</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>620171</x:v>
+        <x:v>577631</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>22607</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="R192" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="S192" s="14" t="n">
+        <x:v>591539</x:v>
+      </x:c>
+      <x:c r="T192" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U192" s="16" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
-      <x:c r="E193" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22633</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>577631</x:v>
+        <x:v>606384</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>591539</x:v>
+        <x:v>591540</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>22633</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>606384</x:v>
+        <x:v>608904</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>22624</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>591540</x:v>
+        <x:v>608905</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="P197" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q197" s="4" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R197" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="P197" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>608904</x:v>
+        <x:v>608906</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>608905</x:v>
+        <x:v>608908</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>22654</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>608906</x:v>
+        <x:v>609603</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>22654</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="P200" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q200" s="16" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="R200" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="P200" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>608908</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>609603</x:v>
+        <x:v>609609</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22603</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>609609</x:v>
+        <x:v>615486</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
+      <x:c r="E203" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>22603</x:v>
+        <x:v>22607</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>615486</x:v>
+        <x:v>588247</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="C204" s="15" t="s"/>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C204" s="15" t="n">
+        <x:v>38361</x:v>
+      </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="J204" s="14" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J204" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>22607</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>588247</x:v>
+        <x:v>547703</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>547703</x:v>
+        <x:v>547704</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>271</x:v>
@@ -16124,92 +16130,92 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>548190</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>609608</x:v>
+        <x:v>609604</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>378</x:v>