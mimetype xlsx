--- v1 (2025-12-31)
+++ v2 (2026-04-14)
@@ -242,84 +242,84 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Doctorat en maïeutique</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat de docteur en maïeutique</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>École de sages-femmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13344</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -992,276 +992,276 @@
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G4" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>421948</x:v>
+        <x:v>421898</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>421898</x:v>
+        <x:v>421948</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G6" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>488162</x:v>
+        <x:v>476336</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>476336</x:v>
+        <x:v>488162</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
@@ -1442,115 +1442,115 @@
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="n">
+        <x:v>592009</x:v>
+      </x:c>
+      <x:c r="T11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="S11" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T11" s="4" t="s">
+      <x:c r="U11" s="4" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="Q12" s="16" t="s">
+      <x:c r="R12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="R12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>592009</x:v>
+        <x:v>592010</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="U12" s="16" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>