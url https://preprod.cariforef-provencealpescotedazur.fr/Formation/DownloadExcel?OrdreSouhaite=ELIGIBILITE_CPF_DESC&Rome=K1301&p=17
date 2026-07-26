--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -332,288 +332,288 @@
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
   </x:si>
   <x:si>
     <x:t>CRF PACA CORSE</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro accompagnement, soins et services à la personne</x:t>
   </x:si>
   <x:si>
+    <x:t>LP JB Brochier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional des formations sanitaires et sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Edith Seltzer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé parcours cadre de proximité dans le secteur sanitaire, médico-social et social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Méthodologie évaluation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé parcours formateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé parcours recherche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : activité physique adaptée et santé parcours coordination expertise sport santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activité physique et sportive adaptée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMF RIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'État d'accompagnant éducatif et social (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP surveillant de nuit en secteur social, médico-social et sanitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surveillance nuit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maître de maison en secteur social et médico-social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aide médico-sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordinateur d'inclusion sociale, médico-sociale et professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arobase Formations Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaptation sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GAP CEDEX</x:t>
-  </x:si>
-[...226 lines deleted...]
-    <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
@@ -3063,51 +3063,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>596537</x:v>
+        <x:v>596538</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -4692,78 +4692,78 @@
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>580064</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4785,51 +4785,51 @@
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>587254</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4845,51 +4845,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>575896</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -4902,105 +4902,105 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>578448</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596538</x:v>
+        <x:v>596537</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -5016,51 +5016,51 @@
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>578450</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G54" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -5969,51 +5969,51 @@
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>575894</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -6032,51 +6032,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>575895</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9031,78 +9031,78 @@
       <x:c r="T124" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>617059</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
@@ -12494,51 +12494,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44022</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>605997</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -12754,78 +12754,78 @@
       <x:c r="T190" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>617058</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -14094,78 +14094,78 @@
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>517638</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>221</x:v>
       </x:c>