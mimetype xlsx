--- v2 (2026-05-31)
+++ v3 (2026-07-27)
@@ -44526,60 +44526,60 @@
         <x:v>501</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>596</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>499308</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -45707,60 +45707,60 @@
         <x:v>501</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
-        <x:v>499306</x:v>
+        <x:v>499308</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 