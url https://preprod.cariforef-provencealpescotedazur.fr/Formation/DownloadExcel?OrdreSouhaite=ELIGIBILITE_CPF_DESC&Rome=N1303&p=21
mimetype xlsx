--- v2 (2026-05-31)
+++ v3 (2026-06-13)
@@ -335,180 +335,180 @@
   <x:si>
     <x:t>G et L Formation - Luc Grzesiak - Cftl Transformation</x:t>
   </x:si>
   <x:si>
     <x:t>41500</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion des transports et logistique associée (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Logistique</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTSA technico-commercial univers jardins et animaux de compagnie (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFPPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente produit alimentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien supérieur en méthodes et exploitation logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en logistique d'entreposage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolusio Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
-  </x:si>
-[...127 lines deleted...]
-    <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion des transports et logistique associée module droit douanier - sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
@@ -2801,97 +2801,97 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>572004</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>613313</x:v>
+        <x:v>613300</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4844,97 +4844,97 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>544536</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>613300</x:v>
+        <x:v>613313</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -6306,51 +6306,51 @@
       <x:c r="M81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>613311</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">